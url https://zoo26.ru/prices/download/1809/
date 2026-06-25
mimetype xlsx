--- v0 (2026-04-30)
+++ v1 (2026-06-25)
@@ -7,58 +7,58 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$8:$E$159</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$8:$E$158</definedName>
   </definedNames>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="315">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="313">
   <si>
     <t>Прайс-лист "Лапочки"</t>
   </si>
   <si>
     <t>Актуальность прайса на дату формирования документа!</t>
   </si>
   <si>
     <t>Проверить - нажать на ссылку корма.</t>
   </si>
   <si>
     <t>*прайс носит ознакомительный характер и не является окончательным предложением.</t>
   </si>
   <si>
     <t>СКИДКИ АКЦИИ РАСПРОДАЖИ ! Выгодно)</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
@@ -211,56 +211,50 @@
   <si>
     <t>SAVITA для взрослых кошек с чувствительным пищеварением с индейкой и бурым рисом 2 кг</t>
   </si>
   <si>
     <t>https://zoo26.ru/product/savita-dlya-vzroslykh-koshek-s-chuvstvitelnym-pishchevareniem-s-indeykoy-i-burym-risom/?sku=3866</t>
   </si>
   <si>
     <t>Корм Eukanuba для взрослых собак крупных пород, с птицей, 15 кг</t>
   </si>
   <si>
     <t>https://zoo26.ru/product/korm-eukanuba-dlya-vzroslykh-sobak-krupnykh-porod-s-ptitsey-15-kg/</t>
   </si>
   <si>
     <t>"Profifeed" Корм  для собак с нормальной активностью 17 кг</t>
   </si>
   <si>
     <t>https://zoo26.ru/product/profifeed-korm-dlya-sobak-s-normalnoy-aktivnostyu-17-kg/</t>
   </si>
   <si>
     <t xml:space="preserve">Наполнитель Pi-Pi Bent Deluxe Clean cotton комкующийся  гипоаллергенный , коробка 5 кг 12 л </t>
   </si>
   <si>
     <t>https://zoo26.ru/product/pi-pi-bent-deluxe-clean-cotton-komkuyushchiysya-gipoallergennyy-korobka-5-kg-12-l/</t>
   </si>
   <si>
-    <t>SAVITA беззерновой корм для собак малых пород с телятиной 4 кг</t>
-[...4 lines deleted...]
-  <si>
     <t>SAVITA беззерновой корм для собак малых пород с телятиной 10 кг</t>
   </si>
   <si>
     <t>https://zoo26.ru/product/savita-bezzernovoy-korm-dlya-sobak-malykh-porod-s-telyatinoy/?sku=3857</t>
   </si>
   <si>
     <t>Nord Craft Dogs Mini Hepatic 0,5 кг</t>
   </si>
   <si>
     <t>https://zoo26.ru/product/nord-craft-dogs-mini-hepatic/</t>
   </si>
   <si>
     <t>Nord Craft Dogs Mini Hepatic 1,5 кг</t>
   </si>
   <si>
     <t>https://zoo26.ru/product/nord-craft-dogs-mini-hepatic/?sku=5350</t>
   </si>
   <si>
     <t>Nord Craft Dogs Mini Hepatic 10 кг</t>
   </si>
   <si>
     <t>https://zoo26.ru/product/nord-craft-dogs-mini-hepatic/?sku=5351</t>
   </si>
   <si>
     <t>Farmina (Фармина) N&amp;D Low Grain Puppy низкозерновой ягненок и черника сухой для щенков средних и крупных пород,  12кг</t>
@@ -415,68 +409,74 @@
   <si>
     <t>Силикагелевый наполнитель ДОВОЛЬНАЯ КОШКА    16 литров  фиолетовый</t>
   </si>
   <si>
     <t>https://zoo26.ru/product/silikagelevyy-napolnitel-dovolnaya-koshka-siniy-16-litrov/?sku=3362</t>
   </si>
   <si>
     <t>MR.Crisper трава для проращивания</t>
   </si>
   <si>
     <t>https://zoo26.ru/product/mr-crisper-trava-dlya-prorashchivaniya/</t>
   </si>
   <si>
     <t>Premier Adult MAXI 3 кг ягненок индейка</t>
   </si>
   <si>
     <t>https://zoo26.ru/product/premier-maxi/?sku=3592</t>
   </si>
   <si>
     <t>Premier Adult MAXI 10 кг ягненок индейка</t>
   </si>
   <si>
     <t>https://zoo26.ru/product/premier-maxi/</t>
   </si>
   <si>
+    <t>Premier Adult Sterilised  2кг, индейка</t>
+  </si>
+  <si>
+    <t>https://zoo26.ru/product/premier-adult-cat-1/</t>
+  </si>
+  <si>
     <t>Premier Adult Sterilised  2кг, ягненок индейка</t>
   </si>
   <si>
     <t>https://zoo26.ru/product/premier-adult-cat-1/?sku=3601</t>
   </si>
   <si>
-    <t>Premier Adult Sterilised  2кг, лосось индейка</t>
-[...4 lines deleted...]
-  <si>
     <t>Premier Adult Sterilised  8кг, ягненок индейка</t>
   </si>
   <si>
     <t>https://zoo26.ru/product/premier-adult-cat-1/?sku=4260</t>
   </si>
   <si>
+    <t>Premier Adult Sterilised  400гр, лосось индейка</t>
+  </si>
+  <si>
+    <t>https://zoo26.ru/product/premier-adult-cat-1/?sku=4931</t>
+  </si>
+  <si>
     <t xml:space="preserve">Силикагелевый наполнитель в мешках 20 кг </t>
   </si>
   <si>
     <t>https://zoo26.ru/product/silikagelevyy-napolnitel-v-meshkakh-20-kg-kitay/</t>
   </si>
   <si>
     <t>GO KITCHEN курица с фруктами и овощами, полнорационный сухой корм для котят и кошек всех возрастов с курицей 1,4 кг</t>
   </si>
   <si>
     <t>https://zoo26.ru/product/go-natural-holistic-dlja-kotjat-i-koshek-s-celnoj-kuricej-fruktami-i-ovoshami-refresh-renew-chicken-cat-recipe-3220/?sku=1995</t>
   </si>
   <si>
     <t>GO KITCHEN курица с фруктами и овощами, полнорационный сухой корм для котят и кошек всех возрастов с курицей 3,63 кг</t>
   </si>
   <si>
     <t>https://zoo26.ru/product/go-natural-holistic-dlja-kotjat-i-koshek-s-celnoj-kuricej-fruktami-i-ovoshami-refresh-renew-chicken-cat-recipe-3220/?sku=923</t>
   </si>
   <si>
     <t>GO KITCHEN курица с фруктами и овощами, полнорационный сухой корм для котят и кошек всех возрастов с курицей 7,26 кг</t>
   </si>
   <si>
     <t>https://zoo26.ru/product/go-natural-holistic-dlja-kotjat-i-koshek-s-celnoj-kuricej-fruktami-i-ovoshami-refresh-renew-chicken-cat-recipe-3220/</t>
   </si>
   <si>
     <t>SAVITA беззерновой корм для стерилизованных кошек с кроликом 2 кг</t>
@@ -677,56 +677,50 @@
     <t>https://zoo26.ru/product/go-natural-holistic-bezzernovoj-dlja-shenkov-i-sobak-s-indejkoj-dlja-chuvstvitelnogo-pishevarenija-sensitivity-shine-turkey-dog-recipe-grain-free-potato-free/</t>
   </si>
   <si>
     <t>Premier Adult Mini 1 кг индейка</t>
   </si>
   <si>
     <t>https://zoo26.ru/product/premier-mini/</t>
   </si>
   <si>
     <t>Premier Adult Mini 3 кг индейка</t>
   </si>
   <si>
     <t>https://zoo26.ru/product/premier-mini/?sku=3579</t>
   </si>
   <si>
     <t>Premier Adult Mini 1 кг ягненок индейка</t>
   </si>
   <si>
     <t>https://zoo26.ru/product/premier-mini/?sku=3580</t>
   </si>
   <si>
     <t>Premier Adult Mini 3 кг ягненок индейка</t>
   </si>
   <si>
     <t>https://zoo26.ru/product/premier-mini/?sku=3581</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://zoo26.ru/product/premier-mini/?sku=4258</t>
   </si>
   <si>
     <t>Premier Adult Mini 1 кг лосось индейка</t>
   </si>
   <si>
     <t>https://zoo26.ru/product/premier-mini/?sku=3582</t>
   </si>
   <si>
     <t>Premier Adult Mini 3 кг лосось индейка</t>
   </si>
   <si>
     <t>https://zoo26.ru/product/premier-mini/?sku=3583</t>
   </si>
   <si>
     <t>Premier Adult 2кг, индейка</t>
   </si>
   <si>
     <t>https://zoo26.ru/product/premier-adult-cat/</t>
   </si>
   <si>
     <t>Premier Adult 2кг, ягненок индейка</t>
   </si>
   <si>
     <t>https://zoo26.ru/product/premier-adult-cat/?sku=3598</t>
   </si>
@@ -1370,62 +1364,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/avance-polnoratsionnyy-sukhoy-korm-dlya-vzroslykh-koshek-s-chuvstvitelnym-pishchevareniem-s-lososem-i-burym-risom/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/brooksfield-adult-cat-v-assortimente-upakovka-22sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/florida-sukhoy-korm-dlya-vzroslykh-sterilizovannykh-koshek-s-indeykoy-i-klyukvoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/delicana-sukhoy-korm-dlya-vzroslykh-sobak-krupnykh-porod-15kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/avance-polnoratsionnyy-sukhoy-korm-dlya-vzroslykh-koshek-s-chuvstvitelnym-pishchevareniem-s-lososem-i-burym-risom/?sku=4235" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/florida-sukhoy-korm-dlya-vzroslykh-sterilizovannykh-koshek-s-indeykoy-i-klyukvoy/?sku=3821" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/brooksfield-adult-cat-v-assortimente-upakovka-22sht/?sku=3658" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/delicana-sukhoy-korm-dlya-vzroslykh-sobak-krupnykh-porod-15kg/?sku=4318" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/delicana-sukhoy-korm-dlya-vzroslykh-sobak-krupnykh-porod-15kg/?sku=4319" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/brooksfield-adult-cat-v-assortimente-upakovka-22sht/?sku=3659" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/delicana-sukhoy-korm-dlya-vzroslykh-sobak-krupnykh-porod-15kg/?sku=5102" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/brooksfield-adult-cat-v-assortimente-upakovka-22sht/?sku=3660" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/brooksfield-adult-cat-v-assortimente-upakovka-22sht/?sku=3661" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/brooksfield-adult-cat-v-assortimente-upakovka-22sht/?sku=3662" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/brooksfield-adult-cat-v-assortimente-upakovka-22sht/?sku=3663" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/brooksfield-adult-cat-v-assortimente-upakovka-22sht/?sku=3664" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/brooksfield-adult-cat-v-assortimente-upakovka-22sht/?sku=3665" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/brooksfield-adult-cat-v-assortimente-upakovka-22sht/?sku=3666" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/profifeed-korm-dlya-kotyat-10kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/avance-polnoratsionnyy-sukhoy-korm-dlya-vzroslykh-koshek-s-indeykoy-i-burym-risom/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/profifeed-korm-dlya-sobak-krupnykh-porod-17-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/avance-polnoratsionnyy-sukhoy-korm-dlya-vzroslykh-koshek-s-indeykoy-i-burym-risom/?sku=4233" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/korm-dlya-vzroslykh-sobak-srednikh-i-krupnykh-porod-edel-medium-maxi-s-yagnenkom-12kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/savita-dlya-vzroslykh-koshek-s-chuvstvitelnym-pishchevareniem-s-indeykoy-i-burym-risom/?sku=3866" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/korm-eukanuba-dlya-vzroslykh-sobak-krupnykh-porod-s-ptitsey-15-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/profifeed-korm-dlya-sobak-s-normalnoy-aktivnostyu-17-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/pi-pi-bent-deluxe-clean-cotton-komkuyushchiysya-gipoallergennyy-korobka-5-kg-12-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/savita-bezzernovoy-korm-dlya-sobak-malykh-porod-s-telyatinoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/savita-bezzernovoy-korm-dlya-sobak-malykh-porod-s-telyatinoy/?sku=3857" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/nord-craft-dogs-mini-hepatic/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/nord-craft-dogs-mini-hepatic/?sku=5350" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/nord-craft-dogs-mini-hepatic/?sku=5351" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/farmina-farmina-n-d-low-grain-puppy-nizkozernovoy-yagnenok-i-chernika-sukhoy-dlya-shchenkov-srednikh-i-krupnykh-porod-12kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/silikagelevyy-napolnitel-dovolnaya-koshka-siniy-16-litrov-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/silikagelevyy-napolnitel-dovolnaya-koshka-siniy-16-litrov-1/?sku=3529" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/silikagelevyy-napolnitel-dovolnaya-koshka-siniy-16-litrov-1/?sku=3530" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/silikagelevyy-napolnitel-dovolnaya-koshka-siniy-16-litrov-1/?sku=3531" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/silikagelevyy-napolnitel-dovolnaya-koshka-siniy-16-litrov-1/?sku=3532" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/pureluxe-dlya-aktivnykh-sobak-s-indeykoy-i-lososem/?sku=3436" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/pureluxe-dlya-aktivnykh-sobak-s-indeykoy-i-lososem/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/sukhoy-korm-dlya-sobak-vsekh-porod-grand-dog-10kg-duck-and-rice-utka-i-ris/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/flexi-design-l-5m-do-50kg-povodok-ruletka-ryemyen/?sku=2683" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/flexi-design-l-5m-do-50kg-povodok-ruletka-ryemyen/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/flexi-design-l-5m-do-50kg-povodok-ruletka-ryemyen/?sku=2685" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/flexi-design-l-5m-do-50kg-povodok-ruletka-ryemyen/?sku=2686" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/napolnitel-chistye-pushistye-rastitelnaya-osnova-assortiment/?sku=4093" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/napolnitel-chistye-pushistye-rastitelnaya-osnova-assortiment/?sku=4094" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/napolnitel-chistye-pushistye-rastitelnaya-osnova-assortiment/?sku=4095" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/napolnitel-chistye-pushistye-rastitelnaya-osnova-assortiment/?sku=4096" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/napolnitel-chistye-pushistye-rastitelnaya-osnova-assortiment/?sku=4097" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/napolnitel-chistye-pushistye-rastitelnaya-osnova-assortiment/?sku=4098" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/florida-sukhoy-korm-dlya-vzroslykh-sterilizovannykh-koshek-s-lososem-i-chernikoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/florida-sukhoy-korm-dlya-vzroslykh-sterilizovannykh-koshek-s-lososem-i-chernikoy/?sku=3181" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/silikagelevyy-napolnitel-dovolnaya-koshka-siniy-16-litrov/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/silikagelevyy-napolnitel-dovolnaya-koshka-siniy-16-litrov/?sku=3359" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/silikagelevyy-napolnitel-dovolnaya-koshka-siniy-16-litrov/?sku=3360" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/silikagelevyy-napolnitel-dovolnaya-koshka-siniy-16-litrov/?sku=3361" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/silikagelevyy-napolnitel-dovolnaya-koshka-siniy-16-litrov/?sku=3362" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/mr-crisper-trava-dlya-prorashchivaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/premier-maxi/?sku=3592" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/premier-maxi/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/premier-adult-cat-1/?sku=3601" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/premier-adult-cat-1/?sku=3602" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/premier-adult-cat-1/?sku=4260" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/silikagelevyy-napolnitel-v-meshkakh-20-kg-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/go-natural-holistic-dlja-kotjat-i-koshek-s-celnoj-kuricej-fruktami-i-ovoshami-refresh-renew-chicken-cat-recipe-3220/?sku=1995" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/go-natural-holistic-dlja-kotjat-i-koshek-s-celnoj-kuricej-fruktami-i-ovoshami-refresh-renew-chicken-cat-recipe-3220/?sku=923" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/go-natural-holistic-dlja-kotjat-i-koshek-s-celnoj-kuricej-fruktami-i-ovoshami-refresh-renew-chicken-cat-recipe-3220/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/korm-savita-bezzernovoy-korm-dlya-sterilizovannykh-koshek-s-krolikom/?sku=3516" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/korm-savita-bezzernovoy-korm-dlya-sterilizovannykh-koshek-s-krolikom/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/korm-savita-bezzernovoy-korm-dlya-sterilizovannykh-koshek-s-krolikom-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/korm-savita-bezzernovoy-korm-dlya-sterilizovannykh-koshek-s-krolikom-1/?sku=3519" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/ajo-cat-active/?sku=3636" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/grandorf-fresh-dog-duck-mini/?sku=4448" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/taymyr-ryba-s-brusnikoy-sukhoy-korm-dlya-vzroslykh-sobak-srednikh-i-krupnykh-porod/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/taymyr-ryba-s-brusnikoy-sukhoy-korm-dlya-vzroslykh-sobak-srednikh-i-krupnykh-porod/?sku=4062" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/sirius-sukhoy-korm-dlya-koshek-s-probiotikami-losos-i-ris-10-kg-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/sirius-sukhoy-korm-dlya-koshek-s-probiotikami-losos-i-ris-10-kg-1-1/?sku=2551" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/sirius-sukhoy-korm-dlya-shchenkov-i-molodykh-sobak-s-probiotikami-yagnyonok-i-ris/?sku=4287" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/sirius-sukhoy-korm-dlya-shchenkov-i-molodykh-sobak-s-probiotikami-yagnyonok-i-ris/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/sirius-sukhoy-korm-dlya-shchenkov-i-molodykh-sobak-s-probiotikami-yagnyonok-i-ris/?sku=3085" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/sirius-sukhoy-korm-dlya-vzroslykh-sobak-s-probiotikami-yagnenok-i-ris/?sku=4294" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/sirius-sukhoy-korm-dlya-vzroslykh-sobak-s-probiotikami-yagnenok-i-ris/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/karmy-mini-edalt/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/karmy-mini-edalt/?sku=3107" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/karmy-mini-edalt/?sku=3108" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/karmy-mini-edalt/?sku=2172" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/karmy-mini-edalt/?sku=2173" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/karmy-mini-edalt/?sku=2174" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/karmy-mini-edalt/?sku=2175" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/vlazhnyy-korm-sirius-dlya-koshek-i-kotyat-v-assortimente/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/vlazhnyy-korm-sirius-dlya-koshek-i-kotyat-v-assortimente/?sku=3882" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/vlazhnyy-korm-sirius-dlya-koshek-i-kotyat-v-assortimente/?sku=3883" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/vlazhnyy-korm-sirius-dlya-koshek-i-kotyat-v-assortimente/?sku=3884" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/vlazhnyy-korm-sirius-dlya-koshek-i-kotyat-v-assortimente/?sku=3885" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/vlazhnyy-korm-sirius-dlya-koshek-i-kotyat-v-assortimente/?sku=3886" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/vlazhnyy-korm-sirius-dlya-koshek-i-kotyat-v-assortimente/?sku=3887" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/vlazhnyy-korm-sirius-dlya-koshek-i-kotyat-v-assortimente/?sku=3888" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/zillii-urinary-care-cat/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/zillii-urinary-care-cat/?sku=4227" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/go-natural-holistic-bezzernovoj-dlja-shenkov-i-sobak-s-indejkoj-dlja-chuvstvitelnogo-pishevarenija-sensitivity-shine-turkey-dog-recipe-grain-free-potato-free/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/premier-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/premier-mini/?sku=3579" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/premier-mini/?sku=3580" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/premier-mini/?sku=3581" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/premier-mini/?sku=4258" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/premier-mini/?sku=3582" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/premier-mini/?sku=3583" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/premier-adult-cat/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/premier-adult-cat/?sku=3598" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/premier-adult-cat/?sku=3599" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/premier-adult-cat/?sku=4259" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/best-dinner-sterilised-adult-turkey-potato-10kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/best-dinner-sterilised-adult-turkey-potato-10kg/?sku=3126" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/premier-cat-lamb-turkey-adult-large/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/premier-cat-lamb-turkey-adult-large/?sku=5013" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/zooring-adult-cat-hairball-control-turkey-chicory-indeyka-s-tsikoriem/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/napolnitel-dlya-koshachego-tualeta-komkuyushchiysya-drevesnyy-natura-premium-iz-rastitelnykh-volokon/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/napolnitel-dlya-koshachego-tualeta-komkuyushchiysya-drevesnyy-natura-premium-iz-rastitelnykh-volokon/?sku=4900" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/napolnitel-dlya-koshachego-tualeta-komkuyushchiysya-drevesnyy-natura-premium-iz-rastitelnykh-volokon/?sku=4901" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/napolnitel-dlya-koshachego-tualeta-komkuyushchiysya-drevesnyy-natura-premium-iz-rastitelnykh-volokon/?sku=4902" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/napolnitel-dlya-koshachego-tualeta-komkuyushchiysya-drevesnyy-natura-premium-iz-rastitelnykh-volokon/?sku=5093" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/napolnitel-dlya-koshachego-tualeta-komkuyushchiysya-drevesnyy-natura-premium-iz-rastitelnykh-volokon/?sku=5291" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/korm-sukhoy-edwin-dlya-sterilizovannykh-koshek-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/korm-sukhoy-edwin-dlya-sterilizovannykh-koshek-8kg/?sku=4928" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/korm-sukhoy-edwin-dlya-sterilizovannykh-koshek-8kg/?sku=4929" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/sukhoy-polnoratsionnyy-korm-odno-myaso-dlya-sterilizovannykh-koshek-s-govyadinoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/sukhoy-polnoratsionnyy-korm-odno-myaso-dlya-sterilizovannykh-koshek-s-govyadinoy/?sku=4996" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/sukhoy-polnoratsionnyy-korm-odno-myaso-dlya-vzroslykh-sobak-vsekh-porod-s-govyadinoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/sukhoy-polnoratsionnyy-korm-odno-myaso-dlya-vzroslykh-sobak-vsekh-porod-s-govyadinoy/?sku=5004" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/grandorf-fresh-dog-salmon-sweet-potato-maxi/?sku=5054" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/alphapet-wow-superpremiums-indeykoy-i-potroshkami-dlya-vzroslykh-sterilizovannykh-koshek/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/alphapet-superpremium-dlya-srednikh-porod-s-govyadinoy-i-potroshkami/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/alphapet-superpremium-dlya-srednikh-porod-s-govyadinoy-i-potroshkami/?sku=5159" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/farmina-farmina-n-d-cat-ocean-bezzernovoy-ryba-i-apelsin-korm-sukhoy-dlya-koshek/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/farmina-farmina-n-d-cat-ocean-bezzernovoy-ryba-i-apelsin-korm-sukhoy-dlya-koshek/?sku=5204" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/farmina-farmina-n-d-cat-ocean-bezzernovoy-ryba-i-apelsin-korm-sukhoy-dlya-koshek/?sku=5205" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/farmina-farmina-n-d-dog-nizkozernovoy-kuritsa-i-granat-sukhoy-dlya-sobak-srednikh-i-krupnykh-porod-15kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/grand-cat-komkuyushchiysya-drevesnyy-eko-napolnitel-40l/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/grand-cat-komkuyushchiysya-drevesnyy-eko-napolnitel-40l/?sku=5255" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/grand-cat-komkuyushchiysya-drevesnyy-eko-napolnitel-40l/?sku=5256" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/grand-cat-komkuyushchiysya-drevesnyy-eko-napolnitel-40l/?sku=5257" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/grand-cat-komkuyushchiysya-drevesnyy-eko-napolnitel-40l/?sku=5258" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/bisko-s-govjadinoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/bisko-s-kurinoj-pechenju-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/nord-craft-adult-cats-rabbit-turkey/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/nord-craft-adult-cats-rabbit-turkey/?sku=5309" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/almo-nature-holistic-sukhoy-korm-dlya-vzroslykh-koshek-so-svezhey-indeykoy-life-maintenance-fresh-turkey/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/almo-nature-holistic-sukhoy-korm-dlya-vzroslykh-koshek-so-svezhey-indeykoy-life-maintenance-fresh-turkey/?sku=5371" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/shaman-korm-dlya-sobak-srednikh-i-krupnykh-porod-kosmos-sozvezdie-ryby-morskaya-ryba/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/shaman-korm-dlya-sobak-srednikh-i-krupnykh-porod-kosmos-sozvezdie-ryby-morskaya-ryba/?sku=5398" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/shaman-korm-dlya-sobak-srednikh-i-krupnykh-porod-kosmos-sozvezdie-ryby-morskaya-ryba/?sku=5399" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/avance-polnoratsionnyy-sukhoy-korm-dlya-vzroslykh-koshek-s-chuvstvitelnym-pishchevareniem-s-lososem-i-burym-risom/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/brooksfield-adult-cat-v-assortimente-upakovka-22sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/florida-sukhoy-korm-dlya-vzroslykh-sterilizovannykh-koshek-s-indeykoy-i-klyukvoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/delicana-sukhoy-korm-dlya-vzroslykh-sobak-krupnykh-porod-15kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/avance-polnoratsionnyy-sukhoy-korm-dlya-vzroslykh-koshek-s-chuvstvitelnym-pishchevareniem-s-lososem-i-burym-risom/?sku=4235" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/florida-sukhoy-korm-dlya-vzroslykh-sterilizovannykh-koshek-s-indeykoy-i-klyukvoy/?sku=3821" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/brooksfield-adult-cat-v-assortimente-upakovka-22sht/?sku=3658" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/delicana-sukhoy-korm-dlya-vzroslykh-sobak-krupnykh-porod-15kg/?sku=4318" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/delicana-sukhoy-korm-dlya-vzroslykh-sobak-krupnykh-porod-15kg/?sku=4319" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/brooksfield-adult-cat-v-assortimente-upakovka-22sht/?sku=3659" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/delicana-sukhoy-korm-dlya-vzroslykh-sobak-krupnykh-porod-15kg/?sku=5102" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/brooksfield-adult-cat-v-assortimente-upakovka-22sht/?sku=3660" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/brooksfield-adult-cat-v-assortimente-upakovka-22sht/?sku=3661" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/brooksfield-adult-cat-v-assortimente-upakovka-22sht/?sku=3662" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/brooksfield-adult-cat-v-assortimente-upakovka-22sht/?sku=3663" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/brooksfield-adult-cat-v-assortimente-upakovka-22sht/?sku=3664" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/brooksfield-adult-cat-v-assortimente-upakovka-22sht/?sku=3665" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/brooksfield-adult-cat-v-assortimente-upakovka-22sht/?sku=3666" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/profifeed-korm-dlya-kotyat-10kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/avance-polnoratsionnyy-sukhoy-korm-dlya-vzroslykh-koshek-s-indeykoy-i-burym-risom/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/profifeed-korm-dlya-sobak-krupnykh-porod-17-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/avance-polnoratsionnyy-sukhoy-korm-dlya-vzroslykh-koshek-s-indeykoy-i-burym-risom/?sku=4233" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/korm-dlya-vzroslykh-sobak-srednikh-i-krupnykh-porod-edel-medium-maxi-s-yagnenkom-12kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/savita-dlya-vzroslykh-koshek-s-chuvstvitelnym-pishchevareniem-s-indeykoy-i-burym-risom/?sku=3866" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/korm-eukanuba-dlya-vzroslykh-sobak-krupnykh-porod-s-ptitsey-15-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/profifeed-korm-dlya-sobak-s-normalnoy-aktivnostyu-17-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/pi-pi-bent-deluxe-clean-cotton-komkuyushchiysya-gipoallergennyy-korobka-5-kg-12-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/savita-bezzernovoy-korm-dlya-sobak-malykh-porod-s-telyatinoy/?sku=3857" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/nord-craft-dogs-mini-hepatic/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/nord-craft-dogs-mini-hepatic/?sku=5350" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/nord-craft-dogs-mini-hepatic/?sku=5351" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/farmina-farmina-n-d-low-grain-puppy-nizkozernovoy-yagnenok-i-chernika-sukhoy-dlya-shchenkov-srednikh-i-krupnykh-porod-12kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/silikagelevyy-napolnitel-dovolnaya-koshka-siniy-16-litrov-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/silikagelevyy-napolnitel-dovolnaya-koshka-siniy-16-litrov-1/?sku=3529" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/silikagelevyy-napolnitel-dovolnaya-koshka-siniy-16-litrov-1/?sku=3530" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/silikagelevyy-napolnitel-dovolnaya-koshka-siniy-16-litrov-1/?sku=3531" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/silikagelevyy-napolnitel-dovolnaya-koshka-siniy-16-litrov-1/?sku=3532" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/pureluxe-dlya-aktivnykh-sobak-s-indeykoy-i-lososem/?sku=3436" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/pureluxe-dlya-aktivnykh-sobak-s-indeykoy-i-lososem/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/sukhoy-korm-dlya-sobak-vsekh-porod-grand-dog-10kg-duck-and-rice-utka-i-ris/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/flexi-design-l-5m-do-50kg-povodok-ruletka-ryemyen/?sku=2683" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/flexi-design-l-5m-do-50kg-povodok-ruletka-ryemyen/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/flexi-design-l-5m-do-50kg-povodok-ruletka-ryemyen/?sku=2685" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/flexi-design-l-5m-do-50kg-povodok-ruletka-ryemyen/?sku=2686" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/napolnitel-chistye-pushistye-rastitelnaya-osnova-assortiment/?sku=4093" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/napolnitel-chistye-pushistye-rastitelnaya-osnova-assortiment/?sku=4094" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/napolnitel-chistye-pushistye-rastitelnaya-osnova-assortiment/?sku=4095" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/napolnitel-chistye-pushistye-rastitelnaya-osnova-assortiment/?sku=4096" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/napolnitel-chistye-pushistye-rastitelnaya-osnova-assortiment/?sku=4097" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/napolnitel-chistye-pushistye-rastitelnaya-osnova-assortiment/?sku=4098" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/florida-sukhoy-korm-dlya-vzroslykh-sterilizovannykh-koshek-s-lososem-i-chernikoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/florida-sukhoy-korm-dlya-vzroslykh-sterilizovannykh-koshek-s-lososem-i-chernikoy/?sku=3181" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/silikagelevyy-napolnitel-dovolnaya-koshka-siniy-16-litrov/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/silikagelevyy-napolnitel-dovolnaya-koshka-siniy-16-litrov/?sku=3359" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/silikagelevyy-napolnitel-dovolnaya-koshka-siniy-16-litrov/?sku=3360" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/silikagelevyy-napolnitel-dovolnaya-koshka-siniy-16-litrov/?sku=3361" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/silikagelevyy-napolnitel-dovolnaya-koshka-siniy-16-litrov/?sku=3362" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/mr-crisper-trava-dlya-prorashchivaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/premier-maxi/?sku=3592" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/premier-maxi/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/premier-adult-cat-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/premier-adult-cat-1/?sku=3601" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/premier-adult-cat-1/?sku=4260" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/premier-adult-cat-1/?sku=4931" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/silikagelevyy-napolnitel-v-meshkakh-20-kg-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/go-natural-holistic-dlja-kotjat-i-koshek-s-celnoj-kuricej-fruktami-i-ovoshami-refresh-renew-chicken-cat-recipe-3220/?sku=1995" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/go-natural-holistic-dlja-kotjat-i-koshek-s-celnoj-kuricej-fruktami-i-ovoshami-refresh-renew-chicken-cat-recipe-3220/?sku=923" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/go-natural-holistic-dlja-kotjat-i-koshek-s-celnoj-kuricej-fruktami-i-ovoshami-refresh-renew-chicken-cat-recipe-3220/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/korm-savita-bezzernovoy-korm-dlya-sterilizovannykh-koshek-s-krolikom/?sku=3516" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/korm-savita-bezzernovoy-korm-dlya-sterilizovannykh-koshek-s-krolikom/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/korm-savita-bezzernovoy-korm-dlya-sterilizovannykh-koshek-s-krolikom-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/korm-savita-bezzernovoy-korm-dlya-sterilizovannykh-koshek-s-krolikom-1/?sku=3519" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/ajo-cat-active/?sku=3636" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/grandorf-fresh-dog-duck-mini/?sku=4448" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/taymyr-ryba-s-brusnikoy-sukhoy-korm-dlya-vzroslykh-sobak-srednikh-i-krupnykh-porod/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/taymyr-ryba-s-brusnikoy-sukhoy-korm-dlya-vzroslykh-sobak-srednikh-i-krupnykh-porod/?sku=4062" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/sirius-sukhoy-korm-dlya-koshek-s-probiotikami-losos-i-ris-10-kg-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/sirius-sukhoy-korm-dlya-koshek-s-probiotikami-losos-i-ris-10-kg-1-1/?sku=2551" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/sirius-sukhoy-korm-dlya-shchenkov-i-molodykh-sobak-s-probiotikami-yagnyonok-i-ris/?sku=4287" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/sirius-sukhoy-korm-dlya-shchenkov-i-molodykh-sobak-s-probiotikami-yagnyonok-i-ris/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/sirius-sukhoy-korm-dlya-shchenkov-i-molodykh-sobak-s-probiotikami-yagnyonok-i-ris/?sku=3085" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/sirius-sukhoy-korm-dlya-vzroslykh-sobak-s-probiotikami-yagnenok-i-ris/?sku=4294" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/sirius-sukhoy-korm-dlya-vzroslykh-sobak-s-probiotikami-yagnenok-i-ris/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/karmy-mini-edalt/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/karmy-mini-edalt/?sku=3107" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/karmy-mini-edalt/?sku=3108" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/karmy-mini-edalt/?sku=2172" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/karmy-mini-edalt/?sku=2173" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/karmy-mini-edalt/?sku=2174" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/karmy-mini-edalt/?sku=2175" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/vlazhnyy-korm-sirius-dlya-koshek-i-kotyat-v-assortimente/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/vlazhnyy-korm-sirius-dlya-koshek-i-kotyat-v-assortimente/?sku=3882" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/vlazhnyy-korm-sirius-dlya-koshek-i-kotyat-v-assortimente/?sku=3883" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/vlazhnyy-korm-sirius-dlya-koshek-i-kotyat-v-assortimente/?sku=3884" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/vlazhnyy-korm-sirius-dlya-koshek-i-kotyat-v-assortimente/?sku=3885" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/vlazhnyy-korm-sirius-dlya-koshek-i-kotyat-v-assortimente/?sku=3886" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/vlazhnyy-korm-sirius-dlya-koshek-i-kotyat-v-assortimente/?sku=3887" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/vlazhnyy-korm-sirius-dlya-koshek-i-kotyat-v-assortimente/?sku=3888" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/zillii-urinary-care-cat/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/zillii-urinary-care-cat/?sku=4227" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/go-natural-holistic-bezzernovoj-dlja-shenkov-i-sobak-s-indejkoj-dlja-chuvstvitelnogo-pishevarenija-sensitivity-shine-turkey-dog-recipe-grain-free-potato-free/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/premier-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/premier-mini/?sku=3579" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/premier-mini/?sku=3580" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/premier-mini/?sku=3581" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/premier-mini/?sku=3582" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/premier-mini/?sku=3583" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/premier-adult-cat/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/premier-adult-cat/?sku=3598" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/premier-adult-cat/?sku=3599" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/premier-adult-cat/?sku=4259" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/best-dinner-sterilised-adult-turkey-potato-10kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/best-dinner-sterilised-adult-turkey-potato-10kg/?sku=3126" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/premier-cat-lamb-turkey-adult-large/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/premier-cat-lamb-turkey-adult-large/?sku=5013" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/zooring-adult-cat-hairball-control-turkey-chicory-indeyka-s-tsikoriem/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/napolnitel-dlya-koshachego-tualeta-komkuyushchiysya-drevesnyy-natura-premium-iz-rastitelnykh-volokon/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/napolnitel-dlya-koshachego-tualeta-komkuyushchiysya-drevesnyy-natura-premium-iz-rastitelnykh-volokon/?sku=4900" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/napolnitel-dlya-koshachego-tualeta-komkuyushchiysya-drevesnyy-natura-premium-iz-rastitelnykh-volokon/?sku=4901" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/napolnitel-dlya-koshachego-tualeta-komkuyushchiysya-drevesnyy-natura-premium-iz-rastitelnykh-volokon/?sku=4902" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/napolnitel-dlya-koshachego-tualeta-komkuyushchiysya-drevesnyy-natura-premium-iz-rastitelnykh-volokon/?sku=5093" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/napolnitel-dlya-koshachego-tualeta-komkuyushchiysya-drevesnyy-natura-premium-iz-rastitelnykh-volokon/?sku=5291" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/korm-sukhoy-edwin-dlya-sterilizovannykh-koshek-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/korm-sukhoy-edwin-dlya-sterilizovannykh-koshek-8kg/?sku=4928" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/korm-sukhoy-edwin-dlya-sterilizovannykh-koshek-8kg/?sku=4929" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/sukhoy-polnoratsionnyy-korm-odno-myaso-dlya-sterilizovannykh-koshek-s-govyadinoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/sukhoy-polnoratsionnyy-korm-odno-myaso-dlya-sterilizovannykh-koshek-s-govyadinoy/?sku=4996" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/sukhoy-polnoratsionnyy-korm-odno-myaso-dlya-vzroslykh-sobak-vsekh-porod-s-govyadinoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/sukhoy-polnoratsionnyy-korm-odno-myaso-dlya-vzroslykh-sobak-vsekh-porod-s-govyadinoy/?sku=5004" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/grandorf-fresh-dog-salmon-sweet-potato-maxi/?sku=5054" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/alphapet-wow-superpremiums-indeykoy-i-potroshkami-dlya-vzroslykh-sterilizovannykh-koshek/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/alphapet-superpremium-dlya-srednikh-porod-s-govyadinoy-i-potroshkami/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/alphapet-superpremium-dlya-srednikh-porod-s-govyadinoy-i-potroshkami/?sku=5159" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/farmina-farmina-n-d-cat-ocean-bezzernovoy-ryba-i-apelsin-korm-sukhoy-dlya-koshek/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/farmina-farmina-n-d-cat-ocean-bezzernovoy-ryba-i-apelsin-korm-sukhoy-dlya-koshek/?sku=5204" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/farmina-farmina-n-d-cat-ocean-bezzernovoy-ryba-i-apelsin-korm-sukhoy-dlya-koshek/?sku=5205" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/farmina-farmina-n-d-dog-nizkozernovoy-kuritsa-i-granat-sukhoy-dlya-sobak-srednikh-i-krupnykh-porod-15kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/grand-cat-komkuyushchiysya-drevesnyy-eko-napolnitel-40l/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/grand-cat-komkuyushchiysya-drevesnyy-eko-napolnitel-40l/?sku=5255" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/grand-cat-komkuyushchiysya-drevesnyy-eko-napolnitel-40l/?sku=5256" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/grand-cat-komkuyushchiysya-drevesnyy-eko-napolnitel-40l/?sku=5257" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/grand-cat-komkuyushchiysya-drevesnyy-eko-napolnitel-40l/?sku=5258" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/bisko-s-govjadinoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/bisko-s-kurinoj-pechenju-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/nord-craft-adult-cats-rabbit-turkey/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/nord-craft-adult-cats-rabbit-turkey/?sku=5309" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/almo-nature-holistic-sukhoy-korm-dlya-vzroslykh-koshek-so-svezhey-indeykoy-life-maintenance-fresh-turkey/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/almo-nature-holistic-sukhoy-korm-dlya-vzroslykh-koshek-so-svezhey-indeykoy-life-maintenance-fresh-turkey/?sku=5371" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/shaman-korm-dlya-sobak-srednikh-i-krupnykh-porod-kosmos-sozvezdie-ryby-morskaya-ryba/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/shaman-korm-dlya-sobak-srednikh-i-krupnykh-porod-kosmos-sozvezdie-ryby-morskaya-ryba/?sku=5398" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/shaman-korm-dlya-sobak-srednikh-i-krupnykh-porod-kosmos-sozvezdie-ryby-morskaya-ryba/?sku=5399" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E160"/>
+  <dimension ref="A1:E159"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E160" sqref="E160"/>
+      <selection activeCell="E159" sqref="E159"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3"/>
@@ -1877,187 +1871,187 @@
       </c>
       <c r="C32" s="6" t="s">
         <v>58</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E32" s="11">
         <v>1790</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="4">
         <v>25</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>59</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>60</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E33" s="11">
-        <v>6590</v>
+        <v>7590</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="4">
         <v>26</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>61</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>62</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E34" s="11">
         <v>3190</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="4">
         <v>27</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>64</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E35" s="11">
         <v>990</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="4">
         <v>28</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>65</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>66</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E36" s="11">
-        <v>2990</v>
+        <v>6290</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="4">
         <v>29</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>67</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>68</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E37" s="11">
-        <v>5990</v>
+        <v>990</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="4">
         <v>30</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>69</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>70</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E38" s="11">
-        <v>990</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="4">
         <v>31</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>71</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>72</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E39" s="11">
-        <v>1490</v>
+        <v>6390</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="4">
         <v>32</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>73</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>74</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E40" s="11">
-        <v>6390</v>
+        <v>11690</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="4">
         <v>33</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>76</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E41" s="11">
-        <v>11690</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="4">
         <v>34</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>77</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>78</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E42" s="11">
         <v>3300</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="4">
         <v>35</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>79</v>
@@ -2098,493 +2092,493 @@
       </c>
       <c r="C45" s="6" t="s">
         <v>84</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E45" s="11">
         <v>3300</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="4">
         <v>38</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>85</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>86</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E46" s="11">
-        <v>3300</v>
+        <v>2390</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="4">
         <v>39</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>87</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>88</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E47" s="11">
-        <v>2390</v>
+        <v>8790</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="4">
         <v>40</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>89</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>90</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E48" s="11">
-        <v>8790</v>
+        <v>3980</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="4">
         <v>41</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>91</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>92</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E49" s="11">
-        <v>3380</v>
+        <v>2190</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="4">
         <v>42</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>93</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>94</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E50" s="11">
-        <v>2190</v>
+        <v>2090</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="4">
         <v>43</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>95</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>96</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E51" s="11">
-        <v>2090</v>
+        <v>2190</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="4">
         <v>44</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>97</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>98</v>
       </c>
       <c r="D52" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E52" s="11">
         <v>2190</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="4">
         <v>45</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>99</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>100</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E53" s="11">
-        <v>2190</v>
+        <v>690</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="4">
         <v>46</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>101</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>102</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E54" s="11">
-        <v>690</v>
+        <v>890</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="4">
         <v>47</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>103</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>104</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E55" s="11">
         <v>890</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="4">
         <v>48</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>105</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>106</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E56" s="11">
         <v>890</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="4">
         <v>49</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>107</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>108</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E57" s="11">
-        <v>890</v>
+        <v>910</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="4">
         <v>50</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>109</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>110</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E58" s="11">
-        <v>910</v>
+        <v>890</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="4">
         <v>51</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>111</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>112</v>
       </c>
       <c r="D59" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E59" s="11">
-        <v>890</v>
+        <v>2990</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="4">
         <v>52</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>113</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>114</v>
       </c>
       <c r="D60" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E60" s="11">
-        <v>2990</v>
+        <v>7290</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="4">
         <v>53</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>115</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>116</v>
       </c>
       <c r="D61" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E61" s="11">
-        <v>7290</v>
+        <v>2710</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="4">
         <v>54</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>117</v>
       </c>
       <c r="C62" s="6" t="s">
         <v>118</v>
       </c>
       <c r="D62" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E62" s="11">
-        <v>2710</v>
+        <v>2750</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="4">
         <v>55</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>119</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>120</v>
       </c>
       <c r="D63" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E63" s="11">
-        <v>2750</v>
+        <v>2730</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" s="4">
         <v>56</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>121</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>122</v>
       </c>
       <c r="D64" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E64" s="11">
-        <v>2730</v>
+        <v>2720</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="4">
         <v>57</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>123</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>124</v>
       </c>
       <c r="D65" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E65" s="11">
-        <v>2720</v>
+        <v>2740</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="4">
         <v>58</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>125</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>126</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E66" s="11">
-        <v>2740</v>
+        <v>250</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" s="4">
         <v>59</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>127</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>128</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E67" s="11">
-        <v>250</v>
+        <v>2890</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="4">
         <v>60</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>129</v>
       </c>
       <c r="C68" s="6" t="s">
         <v>130</v>
       </c>
       <c r="D68" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E68" s="11">
-        <v>2790</v>
+        <v>7590</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="4">
         <v>61</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C69" s="6" t="s">
         <v>132</v>
       </c>
       <c r="D69" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E69" s="11">
-        <v>7390</v>
+        <v>2890</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" s="4">
         <v>62</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>133</v>
       </c>
       <c r="C70" s="6" t="s">
         <v>134</v>
       </c>
       <c r="D70" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E70" s="11">
         <v>2890</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="4">
         <v>63</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>135</v>
       </c>
       <c r="C71" s="6" t="s">
         <v>136</v>
       </c>
       <c r="D71" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E71" s="11">
-        <v>2890</v>
+        <v>7990</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" s="4">
         <v>64</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>137</v>
       </c>
       <c r="C72" s="6" t="s">
         <v>138</v>
       </c>
       <c r="D72" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E72" s="11">
-        <v>7890</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" s="4">
         <v>65</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>139</v>
       </c>
       <c r="C73" s="6" t="s">
         <v>140</v>
       </c>
       <c r="D73" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E73" s="11">
         <v>5290</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" s="4">
         <v>66</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>141</v>
@@ -3186,306 +3180,306 @@
       </c>
       <c r="C109" s="6" t="s">
         <v>212</v>
       </c>
       <c r="D109" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E109" s="11">
         <v>1900</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" s="4">
         <v>102</v>
       </c>
       <c r="B110" s="5" t="s">
         <v>213</v>
       </c>
       <c r="C110" s="6" t="s">
         <v>214</v>
       </c>
       <c r="D110" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E110" s="11">
-        <v>1390</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" s="4">
         <v>103</v>
       </c>
       <c r="B111" s="5" t="s">
         <v>215</v>
       </c>
       <c r="C111" s="6" t="s">
         <v>216</v>
       </c>
       <c r="D111" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E111" s="11">
-        <v>2790</v>
+        <v>2890</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" s="4">
         <v>104</v>
       </c>
       <c r="B112" s="5" t="s">
         <v>217</v>
       </c>
       <c r="C112" s="6" t="s">
         <v>218</v>
       </c>
       <c r="D112" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E112" s="11">
-        <v>1390</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" s="4">
         <v>105</v>
       </c>
       <c r="B113" s="5" t="s">
         <v>219</v>
       </c>
       <c r="C113" s="6" t="s">
         <v>220</v>
       </c>
       <c r="D113" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E113" s="11">
-        <v>2790</v>
+        <v>2890</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" s="4">
         <v>106</v>
       </c>
       <c r="B114" s="5" t="s">
         <v>221</v>
       </c>
       <c r="C114" s="6" t="s">
         <v>222</v>
       </c>
       <c r="D114" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E114" s="11">
-        <v>6690</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" s="4">
         <v>107</v>
       </c>
       <c r="B115" s="5" t="s">
         <v>223</v>
       </c>
       <c r="C115" s="6" t="s">
         <v>224</v>
       </c>
       <c r="D115" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E115" s="11">
-        <v>1390</v>
+        <v>2890</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" s="4">
         <v>108</v>
       </c>
       <c r="B116" s="5" t="s">
         <v>225</v>
       </c>
       <c r="C116" s="6" t="s">
         <v>226</v>
       </c>
       <c r="D116" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E116" s="11">
-        <v>2790</v>
+        <v>2890</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" s="4">
         <v>109</v>
       </c>
       <c r="B117" s="5" t="s">
         <v>227</v>
       </c>
       <c r="C117" s="6" t="s">
         <v>228</v>
       </c>
       <c r="D117" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E117" s="11">
         <v>2890</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" s="4">
         <v>110</v>
       </c>
       <c r="B118" s="5" t="s">
         <v>229</v>
       </c>
       <c r="C118" s="6" t="s">
         <v>230</v>
       </c>
       <c r="D118" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E118" s="11">
         <v>2890</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" s="4">
         <v>111</v>
       </c>
       <c r="B119" s="5" t="s">
         <v>231</v>
       </c>
       <c r="C119" s="6" t="s">
         <v>232</v>
       </c>
       <c r="D119" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E119" s="11">
-        <v>2890</v>
+        <v>7890</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" s="4">
         <v>112</v>
       </c>
       <c r="B120" s="5" t="s">
         <v>233</v>
       </c>
       <c r="C120" s="6" t="s">
         <v>234</v>
       </c>
       <c r="D120" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E120" s="11">
-        <v>7890</v>
+        <v>1990</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" s="4">
         <v>113</v>
       </c>
       <c r="B121" s="5" t="s">
         <v>235</v>
       </c>
       <c r="C121" s="6" t="s">
         <v>236</v>
       </c>
       <c r="D121" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E121" s="11">
-        <v>1990</v>
+        <v>6490</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" s="4">
         <v>114</v>
       </c>
       <c r="B122" s="5" t="s">
         <v>237</v>
       </c>
       <c r="C122" s="6" t="s">
         <v>238</v>
       </c>
       <c r="D122" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E122" s="11">
-        <v>6490</v>
+        <v>2890</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" s="4">
         <v>115</v>
       </c>
       <c r="B123" s="5" t="s">
         <v>239</v>
       </c>
       <c r="C123" s="6" t="s">
         <v>240</v>
       </c>
       <c r="D123" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E123" s="11">
-        <v>2890</v>
+        <v>7890</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" s="4">
         <v>116</v>
       </c>
       <c r="B124" s="5" t="s">
         <v>241</v>
       </c>
       <c r="C124" s="6" t="s">
         <v>242</v>
       </c>
       <c r="D124" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E124" s="11">
-        <v>7890</v>
+        <v>5190</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" s="4">
         <v>117</v>
       </c>
       <c r="B125" s="5" t="s">
         <v>243</v>
       </c>
       <c r="C125" s="6" t="s">
         <v>244</v>
       </c>
       <c r="D125" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E125" s="11">
-        <v>5190</v>
+        <v>3190</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" s="4">
         <v>118</v>
       </c>
       <c r="B126" s="5" t="s">
         <v>245</v>
       </c>
       <c r="C126" s="6" t="s">
         <v>246</v>
       </c>
       <c r="D126" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E126" s="11">
         <v>3190</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" s="4">
         <v>119</v>
       </c>
       <c r="B127" s="5" t="s">
         <v>247</v>
@@ -3509,357 +3503,357 @@
       </c>
       <c r="C128" s="6" t="s">
         <v>250</v>
       </c>
       <c r="D128" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E128" s="11">
         <v>3190</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" s="4">
         <v>121</v>
       </c>
       <c r="B129" s="5" t="s">
         <v>251</v>
       </c>
       <c r="C129" s="6" t="s">
         <v>252</v>
       </c>
       <c r="D129" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E129" s="11">
-        <v>3190</v>
+        <v>300</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" s="4">
         <v>122</v>
       </c>
       <c r="B130" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C130" s="6" t="s">
         <v>254</v>
       </c>
       <c r="D130" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E130" s="11">
-        <v>300</v>
+        <v>3190</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" s="4">
         <v>123</v>
       </c>
       <c r="B131" s="5" t="s">
         <v>255</v>
       </c>
       <c r="C131" s="6" t="s">
         <v>256</v>
       </c>
       <c r="D131" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E131" s="11">
-        <v>3190</v>
+        <v>4485</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" s="4">
         <v>124</v>
       </c>
       <c r="B132" s="5" t="s">
         <v>257</v>
       </c>
       <c r="C132" s="6" t="s">
         <v>258</v>
       </c>
       <c r="D132" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E132" s="11">
         <v>4485</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" s="4">
         <v>125</v>
       </c>
       <c r="B133" s="5" t="s">
         <v>259</v>
       </c>
       <c r="C133" s="6" t="s">
         <v>260</v>
       </c>
       <c r="D133" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E133" s="11">
         <v>4485</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" s="4">
         <v>126</v>
       </c>
       <c r="B134" s="5" t="s">
         <v>261</v>
       </c>
       <c r="C134" s="6" t="s">
         <v>262</v>
       </c>
       <c r="D134" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E134" s="11">
-        <v>4485</v>
+        <v>2490</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" s="4">
         <v>127</v>
       </c>
       <c r="B135" s="5" t="s">
         <v>263</v>
       </c>
       <c r="C135" s="6" t="s">
         <v>264</v>
       </c>
       <c r="D135" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E135" s="11">
-        <v>2490</v>
+        <v>7990</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" s="4">
         <v>128</v>
       </c>
       <c r="B136" s="5" t="s">
         <v>265</v>
       </c>
       <c r="C136" s="6" t="s">
         <v>266</v>
       </c>
       <c r="D136" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E136" s="11">
-        <v>7990</v>
+        <v>2990</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" s="4">
         <v>129</v>
       </c>
       <c r="B137" s="5" t="s">
         <v>267</v>
       </c>
       <c r="C137" s="6" t="s">
         <v>268</v>
       </c>
       <c r="D137" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E137" s="11">
-        <v>2990</v>
+        <v>7990</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" s="4">
         <v>130</v>
       </c>
       <c r="B138" s="5" t="s">
         <v>269</v>
       </c>
       <c r="C138" s="6" t="s">
         <v>270</v>
       </c>
       <c r="D138" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E138" s="11">
-        <v>7990</v>
+        <v>9990</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" s="4">
         <v>131</v>
       </c>
       <c r="B139" s="5" t="s">
         <v>271</v>
       </c>
       <c r="C139" s="6" t="s">
         <v>272</v>
       </c>
       <c r="D139" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E139" s="11">
-        <v>9990</v>
+        <v>1590</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" s="4">
         <v>132</v>
       </c>
       <c r="B140" s="5" t="s">
         <v>273</v>
       </c>
       <c r="C140" s="6" t="s">
         <v>274</v>
       </c>
       <c r="D140" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E140" s="11">
-        <v>1590</v>
+        <v>4400</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" s="4">
         <v>133</v>
       </c>
       <c r="B141" s="5" t="s">
         <v>275</v>
       </c>
       <c r="C141" s="6" t="s">
         <v>276</v>
       </c>
       <c r="D141" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E141" s="11">
-        <v>4400</v>
+        <v>7000</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" s="4">
         <v>134</v>
       </c>
       <c r="B142" s="5" t="s">
         <v>277</v>
       </c>
       <c r="C142" s="6" t="s">
         <v>278</v>
       </c>
       <c r="D142" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E142" s="11">
-        <v>7000</v>
+        <v>3790</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" s="4">
         <v>135</v>
       </c>
       <c r="B143" s="5" t="s">
         <v>279</v>
       </c>
       <c r="C143" s="6" t="s">
         <v>280</v>
       </c>
       <c r="D143" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E143" s="11">
-        <v>3790</v>
+        <v>9990</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" s="4">
         <v>136</v>
       </c>
       <c r="B144" s="5" t="s">
         <v>281</v>
       </c>
       <c r="C144" s="6" t="s">
         <v>282</v>
       </c>
       <c r="D144" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E144" s="11">
-        <v>9990</v>
+        <v>17090</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" s="4">
         <v>137</v>
       </c>
       <c r="B145" s="5" t="s">
         <v>283</v>
       </c>
       <c r="C145" s="6" t="s">
         <v>284</v>
       </c>
       <c r="D145" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E145" s="11">
-        <v>17090</v>
+        <v>11590</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" s="4">
         <v>138</v>
       </c>
       <c r="B146" s="5" t="s">
         <v>285</v>
       </c>
       <c r="C146" s="6" t="s">
         <v>286</v>
       </c>
       <c r="D146" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E146" s="11">
-        <v>11590</v>
+        <v>2890</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" s="4">
         <v>139</v>
       </c>
       <c r="B147" s="5" t="s">
         <v>287</v>
       </c>
       <c r="C147" s="6" t="s">
         <v>288</v>
       </c>
       <c r="D147" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E147" s="11">
-        <v>2890</v>
+        <v>2990</v>
       </c>
     </row>
     <row r="148" spans="1:5">
       <c r="A148" s="4">
         <v>140</v>
       </c>
       <c r="B148" s="5" t="s">
         <v>289</v>
       </c>
       <c r="C148" s="6" t="s">
         <v>290</v>
       </c>
       <c r="D148" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E148" s="11">
         <v>2990</v>
       </c>
     </row>
     <row r="149" spans="1:5">
       <c r="A149" s="4">
         <v>141</v>
       </c>
       <c r="B149" s="5" t="s">
         <v>291</v>
@@ -3883,209 +3877,192 @@
       </c>
       <c r="C150" s="6" t="s">
         <v>294</v>
       </c>
       <c r="D150" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E150" s="11">
         <v>2990</v>
       </c>
     </row>
     <row r="151" spans="1:5">
       <c r="A151" s="4">
         <v>143</v>
       </c>
       <c r="B151" s="5" t="s">
         <v>295</v>
       </c>
       <c r="C151" s="6" t="s">
         <v>296</v>
       </c>
       <c r="D151" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E151" s="11">
-        <v>2990</v>
+        <v>3990</v>
       </c>
     </row>
     <row r="152" spans="1:5">
       <c r="A152" s="4">
         <v>144</v>
       </c>
       <c r="B152" s="5" t="s">
         <v>297</v>
       </c>
       <c r="C152" s="6" t="s">
         <v>298</v>
       </c>
       <c r="D152" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E152" s="11">
         <v>3990</v>
       </c>
     </row>
     <row r="153" spans="1:5">
       <c r="A153" s="4">
         <v>145</v>
       </c>
       <c r="B153" s="5" t="s">
         <v>299</v>
       </c>
       <c r="C153" s="6" t="s">
         <v>300</v>
       </c>
       <c r="D153" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E153" s="11">
-        <v>3990</v>
+        <v>1590</v>
       </c>
     </row>
     <row r="154" spans="1:5">
       <c r="A154" s="4">
         <v>146</v>
       </c>
       <c r="B154" s="5" t="s">
         <v>301</v>
       </c>
       <c r="C154" s="6" t="s">
         <v>302</v>
       </c>
       <c r="D154" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E154" s="11">
-        <v>1590</v>
+        <v>6490</v>
       </c>
     </row>
     <row r="155" spans="1:5">
       <c r="A155" s="4">
         <v>147</v>
       </c>
       <c r="B155" s="5" t="s">
         <v>303</v>
       </c>
       <c r="C155" s="6" t="s">
         <v>304</v>
       </c>
       <c r="D155" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E155" s="11">
-        <v>6490</v>
+        <v>2490</v>
       </c>
     </row>
     <row r="156" spans="1:5">
       <c r="A156" s="4">
         <v>148</v>
       </c>
       <c r="B156" s="5" t="s">
         <v>305</v>
       </c>
       <c r="C156" s="6" t="s">
         <v>306</v>
       </c>
       <c r="D156" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E156" s="11">
-        <v>2490</v>
+        <v>8590</v>
       </c>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" s="4">
         <v>149</v>
       </c>
       <c r="B157" s="5" t="s">
         <v>307</v>
       </c>
       <c r="C157" s="6" t="s">
         <v>308</v>
       </c>
       <c r="D157" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E157" s="11">
-        <v>8590</v>
+        <v>3700</v>
       </c>
     </row>
     <row r="158" spans="1:5">
       <c r="A158" s="4">
         <v>150</v>
       </c>
       <c r="B158" s="5" t="s">
         <v>309</v>
       </c>
       <c r="C158" s="6" t="s">
         <v>310</v>
       </c>
       <c r="D158" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E158" s="11">
-        <v>3700</v>
+        <v>6100</v>
       </c>
     </row>
     <row r="159" spans="1:5">
       <c r="A159" s="4">
         <v>151</v>
       </c>
       <c r="B159" s="5" t="s">
         <v>311</v>
       </c>
       <c r="C159" s="6" t="s">
         <v>312</v>
       </c>
       <c r="D159" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E159" s="11">
-        <v>6100</v>
-[...15 lines deleted...]
-      <c r="E160" s="11">
         <v>10500</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="B8:E159"/>
+  <autoFilter ref="B8:E158"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A7:E7"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C9" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_17"/>
@@ -4201,51 +4178,50 @@
     <hyperlink ref="C135" r:id="rId_hyperlink_127"/>
     <hyperlink ref="C136" r:id="rId_hyperlink_128"/>
     <hyperlink ref="C137" r:id="rId_hyperlink_129"/>
     <hyperlink ref="C138" r:id="rId_hyperlink_130"/>
     <hyperlink ref="C139" r:id="rId_hyperlink_131"/>
     <hyperlink ref="C140" r:id="rId_hyperlink_132"/>
     <hyperlink ref="C141" r:id="rId_hyperlink_133"/>
     <hyperlink ref="C142" r:id="rId_hyperlink_134"/>
     <hyperlink ref="C143" r:id="rId_hyperlink_135"/>
     <hyperlink ref="C144" r:id="rId_hyperlink_136"/>
     <hyperlink ref="C145" r:id="rId_hyperlink_137"/>
     <hyperlink ref="C146" r:id="rId_hyperlink_138"/>
     <hyperlink ref="C147" r:id="rId_hyperlink_139"/>
     <hyperlink ref="C148" r:id="rId_hyperlink_140"/>
     <hyperlink ref="C149" r:id="rId_hyperlink_141"/>
     <hyperlink ref="C150" r:id="rId_hyperlink_142"/>
     <hyperlink ref="C151" r:id="rId_hyperlink_143"/>
     <hyperlink ref="C152" r:id="rId_hyperlink_144"/>
     <hyperlink ref="C153" r:id="rId_hyperlink_145"/>
     <hyperlink ref="C154" r:id="rId_hyperlink_146"/>
     <hyperlink ref="C155" r:id="rId_hyperlink_147"/>
     <hyperlink ref="C156" r:id="rId_hyperlink_148"/>
     <hyperlink ref="C157" r:id="rId_hyperlink_149"/>
     <hyperlink ref="C158" r:id="rId_hyperlink_150"/>
     <hyperlink ref="C159" r:id="rId_hyperlink_151"/>
-    <hyperlink ref="C160" r:id="rId_hyperlink_152"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>