--- v1 (2026-06-25)
+++ v2 (2026-11-07)
@@ -7,332 +7,242 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$8:$E$158</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$8:$E$145</definedName>
   </definedNames>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="313">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="287">
   <si>
     <t>Прайс-лист "Лапочки"</t>
   </si>
   <si>
     <t>Актуальность прайса на дату формирования документа!</t>
   </si>
   <si>
     <t>Проверить - нажать на ссылку корма.</t>
   </si>
   <si>
     <t>*прайс носит ознакомительный характер и не является окончательным предложением.</t>
   </si>
   <si>
     <t>СКИДКИ АКЦИИ РАСПРОДАЖИ ! Выгодно)</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>Delicana сухой корм для взрослых собак крупных пород, 15кг с говядиной</t>
+  </si>
+  <si>
+    <t>https://zoo26.ru/product/delicana-sukhoy-korm-dlya-vzroslykh-sobak-krupnykh-porod-15kg/</t>
+  </si>
+  <si>
+    <t>Есть</t>
+  </si>
+  <si>
+    <t>FLORIDA Сухой корм для взрослых стерилизованных кошек с индейкой и клюквой 4 кг</t>
+  </si>
+  <si>
+    <t>https://zoo26.ru/product/florida-sukhoy-korm-dlya-vzroslykh-sterilizovannykh-koshek-s-indeykoy-i-klyukvoy/</t>
+  </si>
+  <si>
     <t>AVANCE полнорационный сухой корм для взрослых кошек с чувствительным пищеварением с лососем и бурым рисом 2,5 кг</t>
   </si>
   <si>
     <t>https://zoo26.ru/product/avance-polnoratsionnyy-sukhoy-korm-dlya-vzroslykh-koshek-s-chuvstvitelnym-pishchevareniem-s-lososem-i-burym-risom/</t>
   </si>
   <si>
-    <t>Есть</t>
-[...17 lines deleted...]
-    <t>https://zoo26.ru/product/delicana-sukhoy-korm-dlya-vzroslykh-sobak-krupnykh-porod-15kg/</t>
+    <t>FLORIDA Сухой корм для взрослых стерилизованных кошек с индейкой и клюквой 12 кг</t>
+  </si>
+  <si>
+    <t>https://zoo26.ru/product/florida-sukhoy-korm-dlya-vzroslykh-sterilizovannykh-koshek-s-indeykoy-i-klyukvoy/?sku=3821</t>
+  </si>
+  <si>
+    <t>Delicana сухой корм для взрослых собак крупных пород, 15кг с индейкой и овощами</t>
+  </si>
+  <si>
+    <t>https://zoo26.ru/product/delicana-sukhoy-korm-dlya-vzroslykh-sobak-krupnykh-porod-15kg/?sku=4318</t>
   </si>
   <si>
     <t>AVANCE полнорационный сухой корм для взрослых кошек с чувствительным пищеварением с лососем и бурым рисом 5 кг</t>
   </si>
   <si>
     <t>https://zoo26.ru/product/avance-polnoratsionnyy-sukhoy-korm-dlya-vzroslykh-koshek-s-chuvstvitelnym-pishchevareniem-s-lososem-i-burym-risom/?sku=4235</t>
   </si>
   <si>
-    <t>FLORIDA Сухой корм для взрослых стерилизованных кошек с индейкой и клюквой 12 кг</t>
-[...16 lines deleted...]
-  <si>
     <t>Delicana сухой корм для взрослых собак крупных пород, 15кг с ягненком и рисом</t>
   </si>
   <si>
     <t>https://zoo26.ru/product/delicana-sukhoy-korm-dlya-vzroslykh-sobak-krupnykh-porod-15kg/?sku=4319</t>
   </si>
   <si>
-    <t>BROOKSFIELD Adult Cat в ассортименте, упаковка 22шт Adult Cat Chicken with BROCCOLI (пауч) для кошек 85г Курица с БРОККОЛИ в желе</t>
-[...4 lines deleted...]
-  <si>
     <t>Delicana сухой корм для взрослых собак крупных пород, 15кг с лососем и рисом</t>
   </si>
   <si>
     <t>https://zoo26.ru/product/delicana-sukhoy-korm-dlya-vzroslykh-sobak-krupnykh-porod-15kg/?sku=5102</t>
   </si>
   <si>
-    <t xml:space="preserve">BROOKSFIELD Adult Cat в ассортименте, упаковка 22шт Adult Cat Duck влажные(пауч) для кошек 85г Утка в соусе </t>
-[...38 lines deleted...]
-    <t>https://zoo26.ru/product/brooksfield-adult-cat-v-assortimente-upakovka-22sht/?sku=3666</t>
+    <t>"Profifeed" Корм  для собак КРУПНЫХ ПОРОД, 17 кг</t>
+  </si>
+  <si>
+    <t>https://zoo26.ru/product/profifeed-korm-dlya-sobak-krupnykh-porod-17-kg/</t>
   </si>
   <si>
     <t>"Profifeed" Корм для котят 10кг</t>
   </si>
   <si>
     <t>https://zoo26.ru/product/profifeed-korm-dlya-kotyat-10kg/</t>
   </si>
   <si>
     <t>AVANCE полнорационный сухой корм для взрослых кошек с индейкой и бурым рисом 2,5 кг</t>
   </si>
   <si>
     <t>https://zoo26.ru/product/avance-polnoratsionnyy-sukhoy-korm-dlya-vzroslykh-koshek-s-indeykoy-i-burym-risom/</t>
   </si>
   <si>
-    <t>"Profifeed" Корм  для собак КРУПНЫХ ПОРОД, 17 кг</t>
-[...4 lines deleted...]
-  <si>
     <t>AVANCE полнорационный сухой корм для взрослых кошек с индейкой и бурым рисом 5 кг</t>
   </si>
   <si>
     <t>https://zoo26.ru/product/avance-polnoratsionnyy-sukhoy-korm-dlya-vzroslykh-koshek-s-indeykoy-i-burym-risom/?sku=4233</t>
   </si>
   <si>
+    <t>SAVITA для взрослых кошек с чувствительным пищеварением с индейкой и бурым рисом 2 кг</t>
+  </si>
+  <si>
+    <t>https://zoo26.ru/product/savita-dlya-vzroslykh-koshek-s-chuvstvitelnym-pishchevareniem-s-indeykoy-i-burym-risom/?sku=3866</t>
+  </si>
+  <si>
     <t>Корм для взрослых собак средних и крупных пород Edel Medium &amp; Maxi с Ягненком 12кг</t>
   </si>
   <si>
     <t>https://zoo26.ru/product/korm-dlya-vzroslykh-sobak-srednikh-i-krupnykh-porod-edel-medium-maxi-s-yagnenkom-12kg/</t>
   </si>
   <si>
-    <t>SAVITA для взрослых кошек с чувствительным пищеварением с индейкой и бурым рисом 2 кг</t>
-[...10 lines deleted...]
-  <si>
     <t>"Profifeed" Корм  для собак с нормальной активностью 17 кг</t>
   </si>
   <si>
     <t>https://zoo26.ru/product/profifeed-korm-dlya-sobak-s-normalnoy-aktivnostyu-17-kg/</t>
   </si>
   <si>
     <t xml:space="preserve">Наполнитель Pi-Pi Bent Deluxe Clean cotton комкующийся  гипоаллергенный , коробка 5 кг 12 л </t>
   </si>
   <si>
     <t>https://zoo26.ru/product/pi-pi-bent-deluxe-clean-cotton-komkuyushchiysya-gipoallergennyy-korobka-5-kg-12-l/</t>
   </si>
   <si>
     <t>SAVITA беззерновой корм для собак малых пород с телятиной 10 кг</t>
   </si>
   <si>
     <t>https://zoo26.ru/product/savita-bezzernovoy-korm-dlya-sobak-malykh-porod-s-telyatinoy/?sku=3857</t>
   </si>
   <si>
-    <t>Nord Craft Dogs Mini Hepatic 0,5 кг</t>
-[...16 lines deleted...]
-  <si>
     <t>Farmina (Фармина) N&amp;D Low Grain Puppy низкозерновой ягненок и черника сухой для щенков средних и крупных пород,  12кг</t>
   </si>
   <si>
     <t>https://zoo26.ru/product/farmina-farmina-n-d-low-grain-puppy-nizkozernovoy-yagnenok-i-chernika-sukhoy-dlya-shchenkov-srednikh-i-krupnykh-porod-12kg/</t>
   </si>
   <si>
     <t>Силикагелевый наполнитель ДОВОЛЬНАЯ КОШКА    23 литра зеленый</t>
   </si>
   <si>
     <t>https://zoo26.ru/product/silikagelevyy-napolnitel-dovolnaya-koshka-siniy-16-litrov-1/</t>
   </si>
   <si>
     <t>Силикагелевый наполнитель ДОВОЛЬНАЯ КОШКА    23 литра микс</t>
   </si>
   <si>
     <t>https://zoo26.ru/product/silikagelevyy-napolnitel-dovolnaya-koshka-siniy-16-litrov-1/?sku=3529</t>
   </si>
   <si>
     <t>Силикагелевый наполнитель ДОВОЛЬНАЯ КОШКА    23 литра розовый</t>
   </si>
   <si>
     <t>https://zoo26.ru/product/silikagelevyy-napolnitel-dovolnaya-koshka-siniy-16-litrov-1/?sku=3530</t>
   </si>
   <si>
     <t xml:space="preserve">Силикагелевый наполнитель ДОВОЛЬНАЯ КОШКА    23 литра синий </t>
   </si>
   <si>
     <t>https://zoo26.ru/product/silikagelevyy-napolnitel-dovolnaya-koshka-siniy-16-litrov-1/?sku=3531</t>
   </si>
   <si>
     <t>Силикагелевый наполнитель ДОВОЛЬНАЯ КОШКА    23 литра фиолетовый</t>
   </si>
   <si>
     <t>https://zoo26.ru/product/silikagelevyy-napolnitel-dovolnaya-koshka-siniy-16-litrov-1/?sku=3532</t>
   </si>
   <si>
     <t>PureLuxe для активных собак с индейкой и лососем 1,81 кг</t>
   </si>
   <si>
     <t>https://zoo26.ru/product/pureluxe-dlya-aktivnykh-sobak-s-indeykoy-i-lososem/?sku=3436</t>
   </si>
   <si>
     <t>PureLuxe для активных собак с индейкой и лососем 9,98 кг</t>
   </si>
   <si>
     <t>https://zoo26.ru/product/pureluxe-dlya-aktivnykh-sobak-s-indeykoy-i-lososem/</t>
   </si>
   <si>
-    <t>Сухой корм Grand Dog Duck and rice утка/рис для собак всех пород 10 кг</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Flexi Design L 5м до 50кг поводок-рулетка РЕМЕНЬ желтый </t>
   </si>
   <si>
     <t>https://zoo26.ru/product/flexi-design-l-5m-do-50kg-povodok-ruletka-ryemyen/?sku=2683</t>
   </si>
   <si>
     <t xml:space="preserve">Flexi Design L 5м до 50кг поводок-рулетка РЕМЕНЬ зеленый </t>
   </si>
   <si>
     <t>https://zoo26.ru/product/flexi-design-l-5m-do-50kg-povodok-ruletka-ryemyen/</t>
   </si>
   <si>
     <t>Flexi Design L 5м до 50кг поводок-рулетка РЕМЕНЬ розовый</t>
   </si>
   <si>
     <t>https://zoo26.ru/product/flexi-design-l-5m-do-50kg-povodok-ruletka-ryemyen/?sku=2685</t>
   </si>
   <si>
     <t>Flexi Design L 5м до 50кг поводок-рулетка РЕМЕНЬ синий</t>
   </si>
   <si>
     <t>https://zoo26.ru/product/flexi-design-l-5m-do-50kg-povodok-ruletka-ryemyen/?sku=2686</t>
   </si>
   <si>
     <t>Наполнитель Чистые пушистые , растительная основа, ассортимент: 5л зеленый чай</t>
@@ -421,50 +331,56 @@
   <si>
     <t>Premier Adult MAXI 3 кг ягненок индейка</t>
   </si>
   <si>
     <t>https://zoo26.ru/product/premier-maxi/?sku=3592</t>
   </si>
   <si>
     <t>Premier Adult MAXI 10 кг ягненок индейка</t>
   </si>
   <si>
     <t>https://zoo26.ru/product/premier-maxi/</t>
   </si>
   <si>
     <t>Premier Adult Sterilised  2кг, индейка</t>
   </si>
   <si>
     <t>https://zoo26.ru/product/premier-adult-cat-1/</t>
   </si>
   <si>
     <t>Premier Adult Sterilised  2кг, ягненок индейка</t>
   </si>
   <si>
     <t>https://zoo26.ru/product/premier-adult-cat-1/?sku=3601</t>
   </si>
   <si>
+    <t>Premier Adult Sterilised  2кг, лосось индейка</t>
+  </si>
+  <si>
+    <t>https://zoo26.ru/product/premier-adult-cat-1/?sku=3602</t>
+  </si>
+  <si>
     <t>Premier Adult Sterilised  8кг, ягненок индейка</t>
   </si>
   <si>
     <t>https://zoo26.ru/product/premier-adult-cat-1/?sku=4260</t>
   </si>
   <si>
     <t>Premier Adult Sterilised  400гр, лосось индейка</t>
   </si>
   <si>
     <t>https://zoo26.ru/product/premier-adult-cat-1/?sku=4931</t>
   </si>
   <si>
     <t xml:space="preserve">Силикагелевый наполнитель в мешках 20 кг </t>
   </si>
   <si>
     <t>https://zoo26.ru/product/silikagelevyy-napolnitel-v-meshkakh-20-kg-kitay/</t>
   </si>
   <si>
     <t>GO KITCHEN курица с фруктами и овощами, полнорационный сухой корм для котят и кошек всех возрастов с курицей 1,4 кг</t>
   </si>
   <si>
     <t>https://zoo26.ru/product/go-natural-holistic-dlja-kotjat-i-koshek-s-celnoj-kuricej-fruktami-i-ovoshami-refresh-renew-chicken-cat-recipe-3220/?sku=1995</t>
   </si>
   <si>
     <t>GO KITCHEN курица с фруктами и овощами, полнорационный сухой корм для котят и кошек всех возрастов с курицей 3,63 кг</t>
@@ -493,62 +409,50 @@
   <si>
     <t>SAVITA беззерновой корм для взрослых кошек с лососем и белой рыбой 2 кг</t>
   </si>
   <si>
     <t>https://zoo26.ru/product/korm-savita-bezzernovoy-korm-dlya-sterilizovannykh-koshek-s-krolikom-1/</t>
   </si>
   <si>
     <t>SAVITA беззерновой корм для взрослых кошек с лососем и белой рыбой 5 кг</t>
   </si>
   <si>
     <t>https://zoo26.ru/product/korm-savita-bezzernovoy-korm-dlya-sterilizovannykh-koshek-s-krolikom-1/?sku=3519</t>
   </si>
   <si>
     <t>AJO Cat Аctive 1,5 кг</t>
   </si>
   <si>
     <t>https://zoo26.ru/product/ajo-cat-active/?sku=3636</t>
   </si>
   <si>
     <t>GRANDORF FRESH DOG Duck MINI 3 кг</t>
   </si>
   <si>
     <t>https://zoo26.ru/product/grandorf-fresh-dog-duck-mini/?sku=4448</t>
   </si>
   <si>
-    <t>Таймыр Рыба с брусникой сухой корм для взрослых собак средних и крупных пород 2,5 кг</t>
-[...10 lines deleted...]
-  <si>
     <t>SIRIUS Сухой полнорационный корм для стерилизованных  кошек УТКА с ягодами  1,5 кг</t>
   </si>
   <si>
     <t>https://zoo26.ru/product/sirius-sukhoy-korm-dlya-koshek-s-probiotikami-losos-i-ris-10-kg-1-1/</t>
   </si>
   <si>
     <t>SIRIUS Сухой полнорационный корм для стерилизованных  кошек УТКА с ягодами  10 кг</t>
   </si>
   <si>
     <t>https://zoo26.ru/product/sirius-sukhoy-korm-dlya-koshek-s-probiotikami-losos-i-ris-10-kg-1-1/?sku=2551</t>
   </si>
   <si>
     <t>SIRIUS сухой корм для щенков и молодых собак с пробиотиками, Ягнёнок и рис  2 кг</t>
   </si>
   <si>
     <t>https://zoo26.ru/product/sirius-sukhoy-korm-dlya-shchenkov-i-molodykh-sobak-s-probiotikami-yagnyonok-i-ris/?sku=4287</t>
   </si>
   <si>
     <t>SIRIUS сухой корм для щенков и молодых собак с пробиотиками, Ягнёнок и рис  15 кг</t>
   </si>
   <si>
     <t>https://zoo26.ru/product/sirius-sukhoy-korm-dlya-shchenkov-i-molodykh-sobak-s-probiotikami-yagnyonok-i-ris/</t>
   </si>
   <si>
     <t>SIRIUS сухой корм для щенков и молодых собак с пробиотиками, Ягнёнок и рис  20 кг</t>
@@ -679,50 +583,56 @@
   <si>
     <t>Premier Adult Mini 1 кг индейка</t>
   </si>
   <si>
     <t>https://zoo26.ru/product/premier-mini/</t>
   </si>
   <si>
     <t>Premier Adult Mini 3 кг индейка</t>
   </si>
   <si>
     <t>https://zoo26.ru/product/premier-mini/?sku=3579</t>
   </si>
   <si>
     <t>Premier Adult Mini 1 кг ягненок индейка</t>
   </si>
   <si>
     <t>https://zoo26.ru/product/premier-mini/?sku=3580</t>
   </si>
   <si>
     <t>Premier Adult Mini 3 кг ягненок индейка</t>
   </si>
   <si>
     <t>https://zoo26.ru/product/premier-mini/?sku=3581</t>
   </si>
   <si>
+    <t>Premier Adult Mini 8 кг ягненок индейка</t>
+  </si>
+  <si>
+    <t>https://zoo26.ru/product/premier-mini/?sku=4258</t>
+  </si>
+  <si>
     <t>Premier Adult Mini 1 кг лосось индейка</t>
   </si>
   <si>
     <t>https://zoo26.ru/product/premier-mini/?sku=3582</t>
   </si>
   <si>
     <t>Premier Adult Mini 3 кг лосось индейка</t>
   </si>
   <si>
     <t>https://zoo26.ru/product/premier-mini/?sku=3583</t>
   </si>
   <si>
     <t>Premier Adult 2кг, индейка</t>
   </si>
   <si>
     <t>https://zoo26.ru/product/premier-adult-cat/</t>
   </si>
   <si>
     <t>Premier Adult 2кг, ягненок индейка</t>
   </si>
   <si>
     <t>https://zoo26.ru/product/premier-adult-cat/?sku=3598</t>
   </si>
   <si>
     <t>Premier Adult 2кг, лосось индейка</t>
@@ -835,50 +745,56 @@
   <si>
     <t>Сухой полнорационный корм ОДНО МЯСО для взрослых собак всех пород с говядиной 2 кг</t>
   </si>
   <si>
     <t>https://zoo26.ru/product/sukhoy-polnoratsionnyy-korm-odno-myaso-dlya-vzroslykh-sobak-vsekh-porod-s-govyadinoy/</t>
   </si>
   <si>
     <t>Сухой полнорационный корм ОДНО МЯСО для взрослых собак всех пород с говядиной 8 кг</t>
   </si>
   <si>
     <t>https://zoo26.ru/product/sukhoy-polnoratsionnyy-korm-odno-myaso-dlya-vzroslykh-sobak-vsekh-porod-s-govyadinoy/?sku=5004</t>
   </si>
   <si>
     <t>GRANDORF FRESH DOG Salmon&amp;Sweet Potato MAXI 10 кг</t>
   </si>
   <si>
     <t>https://zoo26.ru/product/grandorf-fresh-dog-salmon-sweet-potato-maxi/?sku=5054</t>
   </si>
   <si>
     <t>AlphaPet WOW Superpremiumс индейкой и потрошками для взрослых стерилизованных кошек 1,5 кг</t>
   </si>
   <si>
     <t>https://zoo26.ru/product/alphapet-wow-superpremiums-indeykoy-i-potroshkami-dlya-vzroslykh-sterilizovannykh-koshek/</t>
   </si>
   <si>
+    <t>AlphaPet WOW Superpremiumс индейкой и потрошками для взрослых стерилизованных кошек 7 кг</t>
+  </si>
+  <si>
+    <t>https://zoo26.ru/product/alphapet-wow-superpremiums-indeykoy-i-potroshkami-dlya-vzroslykh-sterilizovannykh-koshek/?sku=5125</t>
+  </si>
+  <si>
     <t>AlphaPet Superpremium для средних пород с говядиной и потрошками 7 кг</t>
   </si>
   <si>
     <t>https://zoo26.ru/product/alphapet-superpremium-dlya-srednikh-porod-s-govyadinoy-i-potroshkami/</t>
   </si>
   <si>
     <t>AlphaPet Superpremium для средних пород с говядиной и потрошками 12 кг</t>
   </si>
   <si>
     <t>https://zoo26.ru/product/alphapet-superpremium-dlya-srednikh-porod-s-govyadinoy-i-potroshkami/?sku=5159</t>
   </si>
   <si>
     <t>Farmina (Фармина) N&amp;D Cat Ocean беззерновой рыба и апельсин корм сухой для кошек 1,5 кг</t>
   </si>
   <si>
     <t>https://zoo26.ru/product/farmina-farmina-n-d-cat-ocean-bezzernovoy-ryba-i-apelsin-korm-sukhoy-dlya-koshek/</t>
   </si>
   <si>
     <t>Farmina (Фармина) N&amp;D Cat Ocean беззерновой рыба и апельсин корм сухой для кошек 5 кг</t>
   </si>
   <si>
     <t>https://zoo26.ru/product/farmina-farmina-n-d-cat-ocean-bezzernovoy-ryba-i-apelsin-korm-sukhoy-dlya-koshek/?sku=5204</t>
   </si>
   <si>
     <t>Farmina (Фармина) N&amp;D Cat Ocean беззерновой рыба и апельсин корм сухой для кошек 10 кг</t>
@@ -913,90 +829,96 @@
   <si>
     <t>Grand Cat Комкующийся древесный Эко-наполнитель, 40л  Морской бриз</t>
   </si>
   <si>
     <t>https://zoo26.ru/product/grand-cat-komkuyushchiysya-drevesnyy-eko-napolnitel-40l/?sku=5257</t>
   </si>
   <si>
     <t>Grand Cat Комкующийся древесный Эко-наполнитель, 40л  Клубника</t>
   </si>
   <si>
     <t>https://zoo26.ru/product/grand-cat-komkuyushchiysya-drevesnyy-eko-napolnitel-40l/?sku=5258</t>
   </si>
   <si>
     <t>Биско с говядиной 10 кг</t>
   </si>
   <si>
     <t>https://zoo26.ru/product/bisko-s-govjadinoj/</t>
   </si>
   <si>
     <t>Биско с куриной печенью    10 кг</t>
   </si>
   <si>
     <t>https://zoo26.ru/product/bisko-s-kurinoj-pechenju-1-kg/</t>
   </si>
   <si>
-    <t>Nord Craft Adult cats Rabbit &amp; Turkey 1,5 кг</t>
-[...10 lines deleted...]
-  <si>
     <t>Almo Nature HOLISTIC Сухой корм для взрослых кошек со свежей индейкой, Life Maintenance, Fresh Turkey 2 кг</t>
   </si>
   <si>
     <t>https://zoo26.ru/product/almo-nature-holistic-sukhoy-korm-dlya-vzroslykh-koshek-so-svezhey-indeykoy-life-maintenance-fresh-turkey/</t>
   </si>
   <si>
     <t>Almo Nature HOLISTIC Сухой корм для взрослых кошек со свежей индейкой, Life Maintenance, Fresh Turkey 12 кг</t>
   </si>
   <si>
     <t>https://zoo26.ru/product/almo-nature-holistic-sukhoy-korm-dlya-vzroslykh-koshek-so-svezhey-indeykoy-life-maintenance-fresh-turkey/?sku=5371</t>
   </si>
   <si>
     <t>Shaman Корм для собак средних и крупных пород Космос Созвездие рыбы (Морская рыба)  5 кг</t>
   </si>
   <si>
     <t>https://zoo26.ru/product/shaman-korm-dlya-sobak-srednikh-i-krupnykh-porod-kosmos-sozvezdie-ryby-morskaya-ryba/</t>
   </si>
   <si>
     <t>Shaman Корм для собак средних и крупных пород Космос Созвездие рыбы (Морская рыба)  10 кг</t>
   </si>
   <si>
     <t>https://zoo26.ru/product/shaman-korm-dlya-sobak-srednikh-i-krupnykh-porod-kosmos-sozvezdie-ryby-morskaya-ryba/?sku=5398</t>
   </si>
   <si>
     <t>Shaman Корм для собак средних и крупных пород Космос Созвездие рыбы (Морская рыба)  20 кг</t>
   </si>
   <si>
     <t>https://zoo26.ru/product/shaman-korm-dlya-sobak-srednikh-i-krupnykh-porod-kosmos-sozvezdie-ryby-morskaya-ryba/?sku=5399</t>
+  </si>
+  <si>
+    <t>Taormina Беззерновой корм для взрослых собак со свежим ягненком, ягодами и овощами Alpine Meadow 600гр</t>
+  </si>
+  <si>
+    <t>https://zoo26.ru/product/taormina-bezzernovoy-korm-dlya-vzroslykh-sobak-so-svezhim-yagnenkom-yagodami-i-ovoshchami-alpine-meadow/?sku=4834</t>
+  </si>
+  <si>
+    <t>Taormina Беззерновой корм для взрослых собак со свежим ягненком, ягодами и овощами Alpine Meadow 4 кг</t>
+  </si>
+  <si>
+    <t>https://zoo26.ru/product/taormina-bezzernovoy-korm-dlya-vzroslykh-sobak-so-svezhim-yagnenkom-yagodami-i-ovoshchami-alpine-meadow/</t>
+  </si>
+  <si>
+    <t>Taormina Беззерновой корм для взрослых собак со свежим ягненком, ягодами и овощами Alpine Meadow 10 кг</t>
+  </si>
+  <si>
+    <t>https://zoo26.ru/product/taormina-bezzernovoy-korm-dlya-vzroslykh-sobak-so-svezhim-yagnenkom-yagodami-i-ovoshchami-alpine-meadow/?sku=4823</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -1364,62 +1286,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/avance-polnoratsionnyy-sukhoy-korm-dlya-vzroslykh-koshek-s-chuvstvitelnym-pishchevareniem-s-lososem-i-burym-risom/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/brooksfield-adult-cat-v-assortimente-upakovka-22sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/florida-sukhoy-korm-dlya-vzroslykh-sterilizovannykh-koshek-s-indeykoy-i-klyukvoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/delicana-sukhoy-korm-dlya-vzroslykh-sobak-krupnykh-porod-15kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/avance-polnoratsionnyy-sukhoy-korm-dlya-vzroslykh-koshek-s-chuvstvitelnym-pishchevareniem-s-lososem-i-burym-risom/?sku=4235" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/florida-sukhoy-korm-dlya-vzroslykh-sterilizovannykh-koshek-s-indeykoy-i-klyukvoy/?sku=3821" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/brooksfield-adult-cat-v-assortimente-upakovka-22sht/?sku=3658" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/delicana-sukhoy-korm-dlya-vzroslykh-sobak-krupnykh-porod-15kg/?sku=4318" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/delicana-sukhoy-korm-dlya-vzroslykh-sobak-krupnykh-porod-15kg/?sku=4319" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/brooksfield-adult-cat-v-assortimente-upakovka-22sht/?sku=3659" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/delicana-sukhoy-korm-dlya-vzroslykh-sobak-krupnykh-porod-15kg/?sku=5102" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/brooksfield-adult-cat-v-assortimente-upakovka-22sht/?sku=3660" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/brooksfield-adult-cat-v-assortimente-upakovka-22sht/?sku=3661" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/brooksfield-adult-cat-v-assortimente-upakovka-22sht/?sku=3662" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/brooksfield-adult-cat-v-assortimente-upakovka-22sht/?sku=3663" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/brooksfield-adult-cat-v-assortimente-upakovka-22sht/?sku=3664" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/brooksfield-adult-cat-v-assortimente-upakovka-22sht/?sku=3665" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/brooksfield-adult-cat-v-assortimente-upakovka-22sht/?sku=3666" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/profifeed-korm-dlya-kotyat-10kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/avance-polnoratsionnyy-sukhoy-korm-dlya-vzroslykh-koshek-s-indeykoy-i-burym-risom/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/profifeed-korm-dlya-sobak-krupnykh-porod-17-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/avance-polnoratsionnyy-sukhoy-korm-dlya-vzroslykh-koshek-s-indeykoy-i-burym-risom/?sku=4233" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/korm-dlya-vzroslykh-sobak-srednikh-i-krupnykh-porod-edel-medium-maxi-s-yagnenkom-12kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/savita-dlya-vzroslykh-koshek-s-chuvstvitelnym-pishchevareniem-s-indeykoy-i-burym-risom/?sku=3866" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/korm-eukanuba-dlya-vzroslykh-sobak-krupnykh-porod-s-ptitsey-15-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/profifeed-korm-dlya-sobak-s-normalnoy-aktivnostyu-17-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/pi-pi-bent-deluxe-clean-cotton-komkuyushchiysya-gipoallergennyy-korobka-5-kg-12-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/savita-bezzernovoy-korm-dlya-sobak-malykh-porod-s-telyatinoy/?sku=3857" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/nord-craft-dogs-mini-hepatic/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/nord-craft-dogs-mini-hepatic/?sku=5350" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/nord-craft-dogs-mini-hepatic/?sku=5351" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/farmina-farmina-n-d-low-grain-puppy-nizkozernovoy-yagnenok-i-chernika-sukhoy-dlya-shchenkov-srednikh-i-krupnykh-porod-12kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/silikagelevyy-napolnitel-dovolnaya-koshka-siniy-16-litrov-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/silikagelevyy-napolnitel-dovolnaya-koshka-siniy-16-litrov-1/?sku=3529" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/silikagelevyy-napolnitel-dovolnaya-koshka-siniy-16-litrov-1/?sku=3530" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/silikagelevyy-napolnitel-dovolnaya-koshka-siniy-16-litrov-1/?sku=3531" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/silikagelevyy-napolnitel-dovolnaya-koshka-siniy-16-litrov-1/?sku=3532" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/pureluxe-dlya-aktivnykh-sobak-s-indeykoy-i-lososem/?sku=3436" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/pureluxe-dlya-aktivnykh-sobak-s-indeykoy-i-lososem/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/sukhoy-korm-dlya-sobak-vsekh-porod-grand-dog-10kg-duck-and-rice-utka-i-ris/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/flexi-design-l-5m-do-50kg-povodok-ruletka-ryemyen/?sku=2683" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/flexi-design-l-5m-do-50kg-povodok-ruletka-ryemyen/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/flexi-design-l-5m-do-50kg-povodok-ruletka-ryemyen/?sku=2685" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/flexi-design-l-5m-do-50kg-povodok-ruletka-ryemyen/?sku=2686" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/napolnitel-chistye-pushistye-rastitelnaya-osnova-assortiment/?sku=4093" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/napolnitel-chistye-pushistye-rastitelnaya-osnova-assortiment/?sku=4094" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/napolnitel-chistye-pushistye-rastitelnaya-osnova-assortiment/?sku=4095" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/napolnitel-chistye-pushistye-rastitelnaya-osnova-assortiment/?sku=4096" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/napolnitel-chistye-pushistye-rastitelnaya-osnova-assortiment/?sku=4097" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/napolnitel-chistye-pushistye-rastitelnaya-osnova-assortiment/?sku=4098" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/florida-sukhoy-korm-dlya-vzroslykh-sterilizovannykh-koshek-s-lososem-i-chernikoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/florida-sukhoy-korm-dlya-vzroslykh-sterilizovannykh-koshek-s-lososem-i-chernikoy/?sku=3181" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/silikagelevyy-napolnitel-dovolnaya-koshka-siniy-16-litrov/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/silikagelevyy-napolnitel-dovolnaya-koshka-siniy-16-litrov/?sku=3359" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/silikagelevyy-napolnitel-dovolnaya-koshka-siniy-16-litrov/?sku=3360" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/silikagelevyy-napolnitel-dovolnaya-koshka-siniy-16-litrov/?sku=3361" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/silikagelevyy-napolnitel-dovolnaya-koshka-siniy-16-litrov/?sku=3362" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/mr-crisper-trava-dlya-prorashchivaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/premier-maxi/?sku=3592" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/premier-maxi/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/premier-adult-cat-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/premier-adult-cat-1/?sku=3601" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/premier-adult-cat-1/?sku=4260" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/premier-adult-cat-1/?sku=4931" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/silikagelevyy-napolnitel-v-meshkakh-20-kg-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/go-natural-holistic-dlja-kotjat-i-koshek-s-celnoj-kuricej-fruktami-i-ovoshami-refresh-renew-chicken-cat-recipe-3220/?sku=1995" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/go-natural-holistic-dlja-kotjat-i-koshek-s-celnoj-kuricej-fruktami-i-ovoshami-refresh-renew-chicken-cat-recipe-3220/?sku=923" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/go-natural-holistic-dlja-kotjat-i-koshek-s-celnoj-kuricej-fruktami-i-ovoshami-refresh-renew-chicken-cat-recipe-3220/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/korm-savita-bezzernovoy-korm-dlya-sterilizovannykh-koshek-s-krolikom/?sku=3516" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/korm-savita-bezzernovoy-korm-dlya-sterilizovannykh-koshek-s-krolikom/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/korm-savita-bezzernovoy-korm-dlya-sterilizovannykh-koshek-s-krolikom-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/korm-savita-bezzernovoy-korm-dlya-sterilizovannykh-koshek-s-krolikom-1/?sku=3519" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/ajo-cat-active/?sku=3636" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/grandorf-fresh-dog-duck-mini/?sku=4448" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/taymyr-ryba-s-brusnikoy-sukhoy-korm-dlya-vzroslykh-sobak-srednikh-i-krupnykh-porod/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/taymyr-ryba-s-brusnikoy-sukhoy-korm-dlya-vzroslykh-sobak-srednikh-i-krupnykh-porod/?sku=4062" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/sirius-sukhoy-korm-dlya-koshek-s-probiotikami-losos-i-ris-10-kg-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/sirius-sukhoy-korm-dlya-koshek-s-probiotikami-losos-i-ris-10-kg-1-1/?sku=2551" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/sirius-sukhoy-korm-dlya-shchenkov-i-molodykh-sobak-s-probiotikami-yagnyonok-i-ris/?sku=4287" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/sirius-sukhoy-korm-dlya-shchenkov-i-molodykh-sobak-s-probiotikami-yagnyonok-i-ris/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/sirius-sukhoy-korm-dlya-shchenkov-i-molodykh-sobak-s-probiotikami-yagnyonok-i-ris/?sku=3085" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/sirius-sukhoy-korm-dlya-vzroslykh-sobak-s-probiotikami-yagnenok-i-ris/?sku=4294" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/sirius-sukhoy-korm-dlya-vzroslykh-sobak-s-probiotikami-yagnenok-i-ris/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/karmy-mini-edalt/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/karmy-mini-edalt/?sku=3107" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/karmy-mini-edalt/?sku=3108" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/karmy-mini-edalt/?sku=2172" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/karmy-mini-edalt/?sku=2173" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/karmy-mini-edalt/?sku=2174" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/karmy-mini-edalt/?sku=2175" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/vlazhnyy-korm-sirius-dlya-koshek-i-kotyat-v-assortimente/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/vlazhnyy-korm-sirius-dlya-koshek-i-kotyat-v-assortimente/?sku=3882" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/vlazhnyy-korm-sirius-dlya-koshek-i-kotyat-v-assortimente/?sku=3883" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/vlazhnyy-korm-sirius-dlya-koshek-i-kotyat-v-assortimente/?sku=3884" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/vlazhnyy-korm-sirius-dlya-koshek-i-kotyat-v-assortimente/?sku=3885" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/vlazhnyy-korm-sirius-dlya-koshek-i-kotyat-v-assortimente/?sku=3886" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/vlazhnyy-korm-sirius-dlya-koshek-i-kotyat-v-assortimente/?sku=3887" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/vlazhnyy-korm-sirius-dlya-koshek-i-kotyat-v-assortimente/?sku=3888" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/zillii-urinary-care-cat/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/zillii-urinary-care-cat/?sku=4227" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/go-natural-holistic-bezzernovoj-dlja-shenkov-i-sobak-s-indejkoj-dlja-chuvstvitelnogo-pishevarenija-sensitivity-shine-turkey-dog-recipe-grain-free-potato-free/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/premier-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/premier-mini/?sku=3579" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/premier-mini/?sku=3580" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/premier-mini/?sku=3581" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/premier-mini/?sku=3582" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/premier-mini/?sku=3583" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/premier-adult-cat/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/premier-adult-cat/?sku=3598" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/premier-adult-cat/?sku=3599" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/premier-adult-cat/?sku=4259" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/best-dinner-sterilised-adult-turkey-potato-10kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/best-dinner-sterilised-adult-turkey-potato-10kg/?sku=3126" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/premier-cat-lamb-turkey-adult-large/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/premier-cat-lamb-turkey-adult-large/?sku=5013" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/zooring-adult-cat-hairball-control-turkey-chicory-indeyka-s-tsikoriem/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/napolnitel-dlya-koshachego-tualeta-komkuyushchiysya-drevesnyy-natura-premium-iz-rastitelnykh-volokon/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/napolnitel-dlya-koshachego-tualeta-komkuyushchiysya-drevesnyy-natura-premium-iz-rastitelnykh-volokon/?sku=4900" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/napolnitel-dlya-koshachego-tualeta-komkuyushchiysya-drevesnyy-natura-premium-iz-rastitelnykh-volokon/?sku=4901" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/napolnitel-dlya-koshachego-tualeta-komkuyushchiysya-drevesnyy-natura-premium-iz-rastitelnykh-volokon/?sku=4902" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/napolnitel-dlya-koshachego-tualeta-komkuyushchiysya-drevesnyy-natura-premium-iz-rastitelnykh-volokon/?sku=5093" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/napolnitel-dlya-koshachego-tualeta-komkuyushchiysya-drevesnyy-natura-premium-iz-rastitelnykh-volokon/?sku=5291" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/korm-sukhoy-edwin-dlya-sterilizovannykh-koshek-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/korm-sukhoy-edwin-dlya-sterilizovannykh-koshek-8kg/?sku=4928" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/korm-sukhoy-edwin-dlya-sterilizovannykh-koshek-8kg/?sku=4929" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/sukhoy-polnoratsionnyy-korm-odno-myaso-dlya-sterilizovannykh-koshek-s-govyadinoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/sukhoy-polnoratsionnyy-korm-odno-myaso-dlya-sterilizovannykh-koshek-s-govyadinoy/?sku=4996" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/sukhoy-polnoratsionnyy-korm-odno-myaso-dlya-vzroslykh-sobak-vsekh-porod-s-govyadinoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/sukhoy-polnoratsionnyy-korm-odno-myaso-dlya-vzroslykh-sobak-vsekh-porod-s-govyadinoy/?sku=5004" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/grandorf-fresh-dog-salmon-sweet-potato-maxi/?sku=5054" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/alphapet-wow-superpremiums-indeykoy-i-potroshkami-dlya-vzroslykh-sterilizovannykh-koshek/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/alphapet-superpremium-dlya-srednikh-porod-s-govyadinoy-i-potroshkami/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/alphapet-superpremium-dlya-srednikh-porod-s-govyadinoy-i-potroshkami/?sku=5159" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/farmina-farmina-n-d-cat-ocean-bezzernovoy-ryba-i-apelsin-korm-sukhoy-dlya-koshek/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/farmina-farmina-n-d-cat-ocean-bezzernovoy-ryba-i-apelsin-korm-sukhoy-dlya-koshek/?sku=5204" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/farmina-farmina-n-d-cat-ocean-bezzernovoy-ryba-i-apelsin-korm-sukhoy-dlya-koshek/?sku=5205" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/farmina-farmina-n-d-dog-nizkozernovoy-kuritsa-i-granat-sukhoy-dlya-sobak-srednikh-i-krupnykh-porod-15kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/grand-cat-komkuyushchiysya-drevesnyy-eko-napolnitel-40l/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/grand-cat-komkuyushchiysya-drevesnyy-eko-napolnitel-40l/?sku=5255" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/grand-cat-komkuyushchiysya-drevesnyy-eko-napolnitel-40l/?sku=5256" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/grand-cat-komkuyushchiysya-drevesnyy-eko-napolnitel-40l/?sku=5257" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/grand-cat-komkuyushchiysya-drevesnyy-eko-napolnitel-40l/?sku=5258" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/bisko-s-govjadinoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/bisko-s-kurinoj-pechenju-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/nord-craft-adult-cats-rabbit-turkey/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/nord-craft-adult-cats-rabbit-turkey/?sku=5309" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/almo-nature-holistic-sukhoy-korm-dlya-vzroslykh-koshek-so-svezhey-indeykoy-life-maintenance-fresh-turkey/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/almo-nature-holistic-sukhoy-korm-dlya-vzroslykh-koshek-so-svezhey-indeykoy-life-maintenance-fresh-turkey/?sku=5371" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/shaman-korm-dlya-sobak-srednikh-i-krupnykh-porod-kosmos-sozvezdie-ryby-morskaya-ryba/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/shaman-korm-dlya-sobak-srednikh-i-krupnykh-porod-kosmos-sozvezdie-ryby-morskaya-ryba/?sku=5398" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/shaman-korm-dlya-sobak-srednikh-i-krupnykh-porod-kosmos-sozvezdie-ryby-morskaya-ryba/?sku=5399" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/delicana-sukhoy-korm-dlya-vzroslykh-sobak-krupnykh-porod-15kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/florida-sukhoy-korm-dlya-vzroslykh-sterilizovannykh-koshek-s-indeykoy-i-klyukvoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/avance-polnoratsionnyy-sukhoy-korm-dlya-vzroslykh-koshek-s-chuvstvitelnym-pishchevareniem-s-lososem-i-burym-risom/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/florida-sukhoy-korm-dlya-vzroslykh-sterilizovannykh-koshek-s-indeykoy-i-klyukvoy/?sku=3821" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/delicana-sukhoy-korm-dlya-vzroslykh-sobak-krupnykh-porod-15kg/?sku=4318" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/avance-polnoratsionnyy-sukhoy-korm-dlya-vzroslykh-koshek-s-chuvstvitelnym-pishchevareniem-s-lososem-i-burym-risom/?sku=4235" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/delicana-sukhoy-korm-dlya-vzroslykh-sobak-krupnykh-porod-15kg/?sku=4319" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/delicana-sukhoy-korm-dlya-vzroslykh-sobak-krupnykh-porod-15kg/?sku=5102" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/profifeed-korm-dlya-sobak-krupnykh-porod-17-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/profifeed-korm-dlya-kotyat-10kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/avance-polnoratsionnyy-sukhoy-korm-dlya-vzroslykh-koshek-s-indeykoy-i-burym-risom/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/avance-polnoratsionnyy-sukhoy-korm-dlya-vzroslykh-koshek-s-indeykoy-i-burym-risom/?sku=4233" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/savita-dlya-vzroslykh-koshek-s-chuvstvitelnym-pishchevareniem-s-indeykoy-i-burym-risom/?sku=3866" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/korm-dlya-vzroslykh-sobak-srednikh-i-krupnykh-porod-edel-medium-maxi-s-yagnenkom-12kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/profifeed-korm-dlya-sobak-s-normalnoy-aktivnostyu-17-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/pi-pi-bent-deluxe-clean-cotton-komkuyushchiysya-gipoallergennyy-korobka-5-kg-12-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/savita-bezzernovoy-korm-dlya-sobak-malykh-porod-s-telyatinoy/?sku=3857" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/farmina-farmina-n-d-low-grain-puppy-nizkozernovoy-yagnenok-i-chernika-sukhoy-dlya-shchenkov-srednikh-i-krupnykh-porod-12kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/silikagelevyy-napolnitel-dovolnaya-koshka-siniy-16-litrov-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/silikagelevyy-napolnitel-dovolnaya-koshka-siniy-16-litrov-1/?sku=3529" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/silikagelevyy-napolnitel-dovolnaya-koshka-siniy-16-litrov-1/?sku=3530" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/silikagelevyy-napolnitel-dovolnaya-koshka-siniy-16-litrov-1/?sku=3531" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/silikagelevyy-napolnitel-dovolnaya-koshka-siniy-16-litrov-1/?sku=3532" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/pureluxe-dlya-aktivnykh-sobak-s-indeykoy-i-lososem/?sku=3436" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/pureluxe-dlya-aktivnykh-sobak-s-indeykoy-i-lososem/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/flexi-design-l-5m-do-50kg-povodok-ruletka-ryemyen/?sku=2683" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/flexi-design-l-5m-do-50kg-povodok-ruletka-ryemyen/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/flexi-design-l-5m-do-50kg-povodok-ruletka-ryemyen/?sku=2685" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/flexi-design-l-5m-do-50kg-povodok-ruletka-ryemyen/?sku=2686" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/napolnitel-chistye-pushistye-rastitelnaya-osnova-assortiment/?sku=4093" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/napolnitel-chistye-pushistye-rastitelnaya-osnova-assortiment/?sku=4094" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/napolnitel-chistye-pushistye-rastitelnaya-osnova-assortiment/?sku=4095" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/napolnitel-chistye-pushistye-rastitelnaya-osnova-assortiment/?sku=4096" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/napolnitel-chistye-pushistye-rastitelnaya-osnova-assortiment/?sku=4097" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/napolnitel-chistye-pushistye-rastitelnaya-osnova-assortiment/?sku=4098" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/florida-sukhoy-korm-dlya-vzroslykh-sterilizovannykh-koshek-s-lososem-i-chernikoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/florida-sukhoy-korm-dlya-vzroslykh-sterilizovannykh-koshek-s-lososem-i-chernikoy/?sku=3181" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/silikagelevyy-napolnitel-dovolnaya-koshka-siniy-16-litrov/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/silikagelevyy-napolnitel-dovolnaya-koshka-siniy-16-litrov/?sku=3359" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/silikagelevyy-napolnitel-dovolnaya-koshka-siniy-16-litrov/?sku=3360" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/silikagelevyy-napolnitel-dovolnaya-koshka-siniy-16-litrov/?sku=3361" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/silikagelevyy-napolnitel-dovolnaya-koshka-siniy-16-litrov/?sku=3362" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/mr-crisper-trava-dlya-prorashchivaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/premier-maxi/?sku=3592" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/premier-maxi/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/premier-adult-cat-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/premier-adult-cat-1/?sku=3601" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/premier-adult-cat-1/?sku=3602" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/premier-adult-cat-1/?sku=4260" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/premier-adult-cat-1/?sku=4931" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/silikagelevyy-napolnitel-v-meshkakh-20-kg-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/go-natural-holistic-dlja-kotjat-i-koshek-s-celnoj-kuricej-fruktami-i-ovoshami-refresh-renew-chicken-cat-recipe-3220/?sku=1995" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/go-natural-holistic-dlja-kotjat-i-koshek-s-celnoj-kuricej-fruktami-i-ovoshami-refresh-renew-chicken-cat-recipe-3220/?sku=923" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/go-natural-holistic-dlja-kotjat-i-koshek-s-celnoj-kuricej-fruktami-i-ovoshami-refresh-renew-chicken-cat-recipe-3220/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/korm-savita-bezzernovoy-korm-dlya-sterilizovannykh-koshek-s-krolikom/?sku=3516" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/korm-savita-bezzernovoy-korm-dlya-sterilizovannykh-koshek-s-krolikom/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/korm-savita-bezzernovoy-korm-dlya-sterilizovannykh-koshek-s-krolikom-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/korm-savita-bezzernovoy-korm-dlya-sterilizovannykh-koshek-s-krolikom-1/?sku=3519" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/ajo-cat-active/?sku=3636" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/grandorf-fresh-dog-duck-mini/?sku=4448" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/sirius-sukhoy-korm-dlya-koshek-s-probiotikami-losos-i-ris-10-kg-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/sirius-sukhoy-korm-dlya-koshek-s-probiotikami-losos-i-ris-10-kg-1-1/?sku=2551" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/sirius-sukhoy-korm-dlya-shchenkov-i-molodykh-sobak-s-probiotikami-yagnyonok-i-ris/?sku=4287" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/sirius-sukhoy-korm-dlya-shchenkov-i-molodykh-sobak-s-probiotikami-yagnyonok-i-ris/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/sirius-sukhoy-korm-dlya-shchenkov-i-molodykh-sobak-s-probiotikami-yagnyonok-i-ris/?sku=3085" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/sirius-sukhoy-korm-dlya-vzroslykh-sobak-s-probiotikami-yagnenok-i-ris/?sku=4294" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/sirius-sukhoy-korm-dlya-vzroslykh-sobak-s-probiotikami-yagnenok-i-ris/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/karmy-mini-edalt/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/karmy-mini-edalt/?sku=3107" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/karmy-mini-edalt/?sku=3108" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/karmy-mini-edalt/?sku=2172" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/karmy-mini-edalt/?sku=2173" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/karmy-mini-edalt/?sku=2174" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/karmy-mini-edalt/?sku=2175" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/vlazhnyy-korm-sirius-dlya-koshek-i-kotyat-v-assortimente/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/vlazhnyy-korm-sirius-dlya-koshek-i-kotyat-v-assortimente/?sku=3882" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/vlazhnyy-korm-sirius-dlya-koshek-i-kotyat-v-assortimente/?sku=3883" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/vlazhnyy-korm-sirius-dlya-koshek-i-kotyat-v-assortimente/?sku=3884" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/vlazhnyy-korm-sirius-dlya-koshek-i-kotyat-v-assortimente/?sku=3885" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/vlazhnyy-korm-sirius-dlya-koshek-i-kotyat-v-assortimente/?sku=3886" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/vlazhnyy-korm-sirius-dlya-koshek-i-kotyat-v-assortimente/?sku=3887" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/vlazhnyy-korm-sirius-dlya-koshek-i-kotyat-v-assortimente/?sku=3888" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/zillii-urinary-care-cat/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/zillii-urinary-care-cat/?sku=4227" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/go-natural-holistic-bezzernovoj-dlja-shenkov-i-sobak-s-indejkoj-dlja-chuvstvitelnogo-pishevarenija-sensitivity-shine-turkey-dog-recipe-grain-free-potato-free/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/premier-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/premier-mini/?sku=3579" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/premier-mini/?sku=3580" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/premier-mini/?sku=3581" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/premier-mini/?sku=4258" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/premier-mini/?sku=3582" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/premier-mini/?sku=3583" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/premier-adult-cat/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/premier-adult-cat/?sku=3598" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/premier-adult-cat/?sku=3599" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/premier-adult-cat/?sku=4259" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/best-dinner-sterilised-adult-turkey-potato-10kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/best-dinner-sterilised-adult-turkey-potato-10kg/?sku=3126" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/premier-cat-lamb-turkey-adult-large/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/premier-cat-lamb-turkey-adult-large/?sku=5013" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/zooring-adult-cat-hairball-control-turkey-chicory-indeyka-s-tsikoriem/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/napolnitel-dlya-koshachego-tualeta-komkuyushchiysya-drevesnyy-natura-premium-iz-rastitelnykh-volokon/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/napolnitel-dlya-koshachego-tualeta-komkuyushchiysya-drevesnyy-natura-premium-iz-rastitelnykh-volokon/?sku=4900" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/napolnitel-dlya-koshachego-tualeta-komkuyushchiysya-drevesnyy-natura-premium-iz-rastitelnykh-volokon/?sku=4901" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/napolnitel-dlya-koshachego-tualeta-komkuyushchiysya-drevesnyy-natura-premium-iz-rastitelnykh-volokon/?sku=4902" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/napolnitel-dlya-koshachego-tualeta-komkuyushchiysya-drevesnyy-natura-premium-iz-rastitelnykh-volokon/?sku=5093" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/napolnitel-dlya-koshachego-tualeta-komkuyushchiysya-drevesnyy-natura-premium-iz-rastitelnykh-volokon/?sku=5291" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/korm-sukhoy-edwin-dlya-sterilizovannykh-koshek-8kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/korm-sukhoy-edwin-dlya-sterilizovannykh-koshek-8kg/?sku=4928" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/korm-sukhoy-edwin-dlya-sterilizovannykh-koshek-8kg/?sku=4929" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/sukhoy-polnoratsionnyy-korm-odno-myaso-dlya-sterilizovannykh-koshek-s-govyadinoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/sukhoy-polnoratsionnyy-korm-odno-myaso-dlya-sterilizovannykh-koshek-s-govyadinoy/?sku=4996" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/sukhoy-polnoratsionnyy-korm-odno-myaso-dlya-vzroslykh-sobak-vsekh-porod-s-govyadinoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/sukhoy-polnoratsionnyy-korm-odno-myaso-dlya-vzroslykh-sobak-vsekh-porod-s-govyadinoy/?sku=5004" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/grandorf-fresh-dog-salmon-sweet-potato-maxi/?sku=5054" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/alphapet-wow-superpremiums-indeykoy-i-potroshkami-dlya-vzroslykh-sterilizovannykh-koshek/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/alphapet-wow-superpremiums-indeykoy-i-potroshkami-dlya-vzroslykh-sterilizovannykh-koshek/?sku=5125" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/alphapet-superpremium-dlya-srednikh-porod-s-govyadinoy-i-potroshkami/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/alphapet-superpremium-dlya-srednikh-porod-s-govyadinoy-i-potroshkami/?sku=5159" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/farmina-farmina-n-d-cat-ocean-bezzernovoy-ryba-i-apelsin-korm-sukhoy-dlya-koshek/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/farmina-farmina-n-d-cat-ocean-bezzernovoy-ryba-i-apelsin-korm-sukhoy-dlya-koshek/?sku=5204" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/farmina-farmina-n-d-cat-ocean-bezzernovoy-ryba-i-apelsin-korm-sukhoy-dlya-koshek/?sku=5205" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/farmina-farmina-n-d-dog-nizkozernovoy-kuritsa-i-granat-sukhoy-dlya-sobak-srednikh-i-krupnykh-porod-15kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/grand-cat-komkuyushchiysya-drevesnyy-eko-napolnitel-40l/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/grand-cat-komkuyushchiysya-drevesnyy-eko-napolnitel-40l/?sku=5255" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/grand-cat-komkuyushchiysya-drevesnyy-eko-napolnitel-40l/?sku=5256" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/grand-cat-komkuyushchiysya-drevesnyy-eko-napolnitel-40l/?sku=5257" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/grand-cat-komkuyushchiysya-drevesnyy-eko-napolnitel-40l/?sku=5258" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/bisko-s-govjadinoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/bisko-s-kurinoj-pechenju-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/almo-nature-holistic-sukhoy-korm-dlya-vzroslykh-koshek-so-svezhey-indeykoy-life-maintenance-fresh-turkey/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/almo-nature-holistic-sukhoy-korm-dlya-vzroslykh-koshek-so-svezhey-indeykoy-life-maintenance-fresh-turkey/?sku=5371" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/shaman-korm-dlya-sobak-srednikh-i-krupnykh-porod-kosmos-sozvezdie-ryby-morskaya-ryba/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/shaman-korm-dlya-sobak-srednikh-i-krupnykh-porod-kosmos-sozvezdie-ryby-morskaya-ryba/?sku=5398" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/shaman-korm-dlya-sobak-srednikh-i-krupnykh-porod-kosmos-sozvezdie-ryby-morskaya-ryba/?sku=5399" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/taormina-bezzernovoy-korm-dlya-vzroslykh-sobak-so-svezhim-yagnenkom-yagodami-i-ovoshchami-alpine-meadow/?sku=4834" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/taormina-bezzernovoy-korm-dlya-vzroslykh-sobak-so-svezhim-yagnenkom-yagodami-i-ovoshchami-alpine-meadow/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoo26.ru/product/taormina-bezzernovoy-korm-dlya-vzroslykh-sobak-so-svezhim-yagnenkom-yagodami-i-ovoshchami-alpine-meadow/?sku=4823" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E159"/>
+  <dimension ref="A1:E146"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E159" sqref="E159"/>
+      <selection activeCell="E146" sqref="E146"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3"/>
@@ -1463,2606 +1385,2385 @@
       </c>
       <c r="C8" s="9" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="10" t="s">
         <v>8</v>
       </c>
       <c r="E8" s="12" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="4">
         <v>1</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E9" s="11">
-        <v>1790</v>
+        <v>6790</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="4">
         <v>2</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E10" s="11">
-        <v>1800</v>
+        <v>2990</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="4">
         <v>3</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E11" s="11">
-        <v>2990</v>
+        <v>2090</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="4">
         <v>4</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E12" s="11">
-        <v>6590</v>
+        <v>7890</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="4">
         <v>5</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E13" s="11">
-        <v>3390</v>
+        <v>6990</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="4">
         <v>6</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E14" s="11">
-        <v>7890</v>
+        <v>3990</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="4">
         <v>7</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E15" s="11">
-        <v>1800</v>
+        <v>7390</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="4">
         <v>8</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>25</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>26</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E16" s="11">
-        <v>6990</v>
+        <v>7490</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="4">
         <v>9</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>27</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E17" s="11">
-        <v>7390</v>
+        <v>4890</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="4">
         <v>10</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>29</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E18" s="11">
-        <v>1800</v>
+        <v>3290</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="4">
         <v>11</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>31</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E19" s="11">
-        <v>7490</v>
+        <v>2090</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="4">
         <v>12</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>33</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>34</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E20" s="11">
-        <v>1800</v>
+        <v>3990</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="4">
         <v>13</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E21" s="11">
-        <v>1800</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="4">
         <v>14</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>37</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>38</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E22" s="11">
-        <v>1800</v>
+        <v>5790</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="4">
         <v>15</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>39</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>40</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E23" s="11">
-        <v>1800</v>
+        <v>3590</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="4">
         <v>16</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>41</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E24" s="11">
-        <v>1800</v>
+        <v>990</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="4">
         <v>17</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>44</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E25" s="11">
-        <v>1800</v>
+        <v>6290</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="4">
         <v>18</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>45</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>46</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E26" s="11">
-        <v>1800</v>
+        <v>11690</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="4">
         <v>19</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>47</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>48</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E27" s="11">
-        <v>3290</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="4">
         <v>20</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>50</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E28" s="11">
-        <v>1790</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="4">
         <v>21</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>51</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>52</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E29" s="11">
-        <v>4890</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="4">
         <v>22</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>53</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>54</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E30" s="11">
-        <v>3390</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="4">
         <v>23</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>55</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>56</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E31" s="11">
-        <v>5790</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="4">
         <v>24</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>57</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>58</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E32" s="11">
-        <v>1790</v>
+        <v>2390</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="4">
         <v>25</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>59</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>60</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E33" s="11">
-        <v>7590</v>
+        <v>8790</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="4">
         <v>26</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>61</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>62</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E34" s="11">
-        <v>3190</v>
+        <v>2190</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="4">
         <v>27</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>64</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E35" s="11">
-        <v>990</v>
+        <v>2090</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="4">
         <v>28</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>65</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>66</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E36" s="11">
-        <v>6290</v>
+        <v>2190</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="4">
         <v>29</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>67</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>68</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E37" s="11">
-        <v>990</v>
+        <v>2190</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="4">
         <v>30</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>69</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>70</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E38" s="11">
-        <v>1490</v>
+        <v>690</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="4">
         <v>31</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>71</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>72</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E39" s="11">
-        <v>6390</v>
+        <v>890</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="4">
         <v>32</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>73</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>74</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E40" s="11">
-        <v>11690</v>
+        <v>890</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="4">
         <v>33</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>76</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E41" s="11">
-        <v>3300</v>
+        <v>890</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="4">
         <v>34</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>77</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>78</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E42" s="11">
-        <v>3300</v>
+        <v>910</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="4">
         <v>35</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>79</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>80</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E43" s="11">
-        <v>3300</v>
+        <v>890</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="4">
         <v>36</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>81</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>82</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E44" s="11">
-        <v>3300</v>
+        <v>2990</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="4">
         <v>37</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>83</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>84</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E45" s="11">
-        <v>3300</v>
+        <v>7290</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="4">
         <v>38</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>85</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>86</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E46" s="11">
-        <v>2390</v>
+        <v>2710</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="4">
         <v>39</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>87</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>88</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E47" s="11">
-        <v>8790</v>
+        <v>2750</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="4">
         <v>40</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>89</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>90</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E48" s="11">
-        <v>3980</v>
+        <v>2730</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="4">
         <v>41</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>91</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>92</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E49" s="11">
-        <v>2190</v>
+        <v>2720</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="4">
         <v>42</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>93</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>94</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E50" s="11">
-        <v>2090</v>
+        <v>2740</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="4">
         <v>43</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>95</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>96</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E51" s="11">
-        <v>2190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="4">
         <v>44</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>97</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>98</v>
       </c>
       <c r="D52" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E52" s="11">
-        <v>2190</v>
+        <v>2890</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="4">
         <v>45</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>99</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>100</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E53" s="11">
-        <v>690</v>
+        <v>7590</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="4">
         <v>46</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>101</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>102</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E54" s="11">
-        <v>890</v>
+        <v>2890</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="4">
         <v>47</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>103</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>104</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E55" s="11">
-        <v>890</v>
+        <v>2890</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="4">
         <v>48</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>105</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>106</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E56" s="11">
-        <v>890</v>
+        <v>2890</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="4">
         <v>49</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>107</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>108</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E57" s="11">
-        <v>910</v>
+        <v>7990</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="4">
         <v>50</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>109</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>110</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E58" s="11">
-        <v>890</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="4">
         <v>51</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>111</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>112</v>
       </c>
       <c r="D59" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E59" s="11">
-        <v>2990</v>
+        <v>5290</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="4">
         <v>52</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>113</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>114</v>
       </c>
       <c r="D60" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E60" s="11">
-        <v>7290</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="4">
         <v>53</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>115</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>116</v>
       </c>
       <c r="D61" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E61" s="11">
-        <v>2710</v>
+        <v>4990</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="4">
         <v>54</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>117</v>
       </c>
       <c r="C62" s="6" t="s">
         <v>118</v>
       </c>
       <c r="D62" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E62" s="11">
-        <v>2750</v>
+        <v>7690</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="4">
         <v>55</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>119</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>120</v>
       </c>
       <c r="D63" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E63" s="11">
-        <v>2730</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" s="4">
         <v>56</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>121</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>122</v>
       </c>
       <c r="D64" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E64" s="11">
-        <v>2720</v>
+        <v>4490</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="4">
         <v>57</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>123</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>124</v>
       </c>
       <c r="D65" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E65" s="11">
-        <v>2740</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="4">
         <v>58</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>125</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>126</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E66" s="11">
-        <v>250</v>
+        <v>4250</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" s="4">
         <v>59</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>127</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>128</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E67" s="11">
-        <v>2890</v>
+        <v>1890</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="4">
         <v>60</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>129</v>
       </c>
       <c r="C68" s="6" t="s">
         <v>130</v>
       </c>
       <c r="D68" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E68" s="11">
-        <v>7590</v>
+        <v>4090</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="4">
         <v>61</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C69" s="6" t="s">
         <v>132</v>
       </c>
       <c r="D69" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E69" s="11">
-        <v>2890</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" s="4">
         <v>62</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>133</v>
       </c>
       <c r="C70" s="6" t="s">
         <v>134</v>
       </c>
       <c r="D70" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E70" s="11">
-        <v>2890</v>
+        <v>5990</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="4">
         <v>63</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>135</v>
       </c>
       <c r="C71" s="6" t="s">
         <v>136</v>
       </c>
       <c r="D71" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E71" s="11">
-        <v>7990</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" s="4">
         <v>64</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>137</v>
       </c>
       <c r="C72" s="6" t="s">
         <v>138</v>
       </c>
       <c r="D72" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E72" s="11">
-        <v>1090</v>
+        <v>7590</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" s="4">
         <v>65</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>139</v>
       </c>
       <c r="C73" s="6" t="s">
         <v>140</v>
       </c>
       <c r="D73" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E73" s="11">
-        <v>5290</v>
+        <v>6990</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" s="4">
         <v>66</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>141</v>
       </c>
       <c r="C74" s="6" t="s">
         <v>142</v>
       </c>
       <c r="D74" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E74" s="11">
-        <v>2300</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" s="4">
         <v>67</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>143</v>
       </c>
       <c r="C75" s="6" t="s">
         <v>144</v>
       </c>
       <c r="D75" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E75" s="11">
-        <v>4990</v>
+        <v>7490</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" s="4">
         <v>68</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>145</v>
       </c>
       <c r="C76" s="6" t="s">
         <v>146</v>
       </c>
       <c r="D76" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E76" s="11">
-        <v>7690</v>
+        <v>4790</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" s="4">
         <v>69</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>147</v>
       </c>
       <c r="C77" s="6" t="s">
         <v>148</v>
       </c>
       <c r="D77" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E77" s="11">
-        <v>1790</v>
+        <v>4790</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" s="4">
         <v>70</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>149</v>
       </c>
       <c r="C78" s="6" t="s">
         <v>150</v>
       </c>
       <c r="D78" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E78" s="11">
-        <v>4490</v>
+        <v>5190</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" s="4">
         <v>71</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>151</v>
       </c>
       <c r="C79" s="6" t="s">
         <v>152</v>
       </c>
       <c r="D79" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E79" s="11">
-        <v>1790</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="4">
         <v>72</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>153</v>
       </c>
       <c r="C80" s="6" t="s">
         <v>154</v>
       </c>
       <c r="D80" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E80" s="11">
-        <v>4250</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="4">
         <v>73</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>155</v>
       </c>
       <c r="C81" s="6" t="s">
         <v>156</v>
       </c>
       <c r="D81" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E81" s="11">
-        <v>1890</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" s="4">
         <v>74</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>157</v>
       </c>
       <c r="C82" s="6" t="s">
         <v>158</v>
       </c>
       <c r="D82" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E82" s="11">
-        <v>4090</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="4">
         <v>75</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>159</v>
       </c>
       <c r="C83" s="6" t="s">
         <v>160</v>
       </c>
       <c r="D83" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E83" s="11">
-        <v>2190</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" s="4">
         <v>76</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>161</v>
       </c>
       <c r="C84" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D84" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E84" s="11">
-        <v>8990</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="4">
         <v>77</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>163</v>
       </c>
       <c r="C85" s="6" t="s">
         <v>164</v>
       </c>
       <c r="D85" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E85" s="11">
-        <v>1350</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="4">
         <v>78</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>165</v>
       </c>
       <c r="C86" s="6" t="s">
         <v>166</v>
       </c>
       <c r="D86" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E86" s="11">
-        <v>5990</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="4">
         <v>79</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>167</v>
       </c>
       <c r="C87" s="6" t="s">
         <v>168</v>
       </c>
       <c r="D87" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E87" s="11">
-        <v>1390</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="4">
         <v>80</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>169</v>
       </c>
       <c r="C88" s="6" t="s">
         <v>170</v>
       </c>
       <c r="D88" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E88" s="11">
-        <v>7590</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="4">
         <v>81</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>171</v>
       </c>
       <c r="C89" s="6" t="s">
         <v>172</v>
       </c>
       <c r="D89" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E89" s="11">
-        <v>6990</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="4">
         <v>82</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>173</v>
       </c>
       <c r="C90" s="6" t="s">
         <v>174</v>
       </c>
       <c r="D90" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E90" s="11">
-        <v>1290</v>
+        <v>1649</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" s="4">
         <v>83</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>175</v>
       </c>
       <c r="C91" s="6" t="s">
         <v>176</v>
       </c>
       <c r="D91" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E91" s="11">
-        <v>7490</v>
+        <v>2190</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="4">
         <v>84</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>177</v>
       </c>
       <c r="C92" s="6" t="s">
         <v>178</v>
       </c>
       <c r="D92" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E92" s="11">
-        <v>4790</v>
+        <v>7290</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" s="4">
         <v>85</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>179</v>
       </c>
       <c r="C93" s="6" t="s">
         <v>180</v>
       </c>
       <c r="D93" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E93" s="11">
-        <v>4790</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" s="4">
         <v>86</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>181</v>
       </c>
       <c r="C94" s="6" t="s">
         <v>182</v>
       </c>
       <c r="D94" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E94" s="11">
-        <v>5190</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" s="4">
         <v>87</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>183</v>
       </c>
       <c r="C95" s="6" t="s">
         <v>184</v>
       </c>
       <c r="D95" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E95" s="11">
-        <v>1290</v>
+        <v>2890</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" s="4">
         <v>88</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>185</v>
       </c>
       <c r="C96" s="6" t="s">
         <v>186</v>
       </c>
       <c r="D96" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E96" s="11">
-        <v>1290</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" s="4">
         <v>89</v>
       </c>
       <c r="B97" s="5" t="s">
         <v>187</v>
       </c>
       <c r="C97" s="6" t="s">
         <v>188</v>
       </c>
       <c r="D97" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E97" s="11">
-        <v>1390</v>
+        <v>2890</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" s="4">
         <v>90</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>189</v>
       </c>
       <c r="C98" s="6" t="s">
         <v>190</v>
       </c>
       <c r="D98" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E98" s="11">
-        <v>1390</v>
+        <v>6890</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" s="4">
         <v>91</v>
       </c>
       <c r="B99" s="5" t="s">
         <v>191</v>
       </c>
       <c r="C99" s="6" t="s">
         <v>192</v>
       </c>
       <c r="D99" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E99" s="11">
-        <v>1699</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" s="4">
         <v>92</v>
       </c>
       <c r="B100" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C100" s="6" t="s">
         <v>194</v>
       </c>
       <c r="D100" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E100" s="11">
-        <v>1699</v>
+        <v>2890</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" s="4">
         <v>93</v>
       </c>
       <c r="B101" s="5" t="s">
         <v>195</v>
       </c>
       <c r="C101" s="6" t="s">
         <v>196</v>
       </c>
       <c r="D101" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E101" s="11">
-        <v>1699</v>
+        <v>2890</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" s="4">
         <v>94</v>
       </c>
       <c r="B102" s="5" t="s">
         <v>197</v>
       </c>
       <c r="C102" s="6" t="s">
         <v>198</v>
       </c>
       <c r="D102" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E102" s="11">
-        <v>1699</v>
+        <v>2890</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" s="4">
         <v>95</v>
       </c>
       <c r="B103" s="5" t="s">
         <v>199</v>
       </c>
       <c r="C103" s="6" t="s">
         <v>200</v>
       </c>
       <c r="D103" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E103" s="11">
-        <v>1699</v>
+        <v>2890</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" s="4">
         <v>96</v>
       </c>
       <c r="B104" s="5" t="s">
         <v>201</v>
       </c>
       <c r="C104" s="6" t="s">
         <v>202</v>
       </c>
       <c r="D104" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E104" s="11">
-        <v>1699</v>
+        <v>7890</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" s="4">
         <v>97</v>
       </c>
       <c r="B105" s="5" t="s">
         <v>203</v>
       </c>
       <c r="C105" s="6" t="s">
         <v>204</v>
       </c>
       <c r="D105" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E105" s="11">
-        <v>1699</v>
+        <v>1990</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" s="4">
         <v>98</v>
       </c>
       <c r="B106" s="5" t="s">
         <v>205</v>
       </c>
       <c r="C106" s="6" t="s">
         <v>206</v>
       </c>
       <c r="D106" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E106" s="11">
-        <v>1649</v>
+        <v>6490</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" s="4">
         <v>99</v>
       </c>
       <c r="B107" s="5" t="s">
         <v>207</v>
       </c>
       <c r="C107" s="6" t="s">
         <v>208</v>
       </c>
       <c r="D107" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E107" s="11">
-        <v>2190</v>
+        <v>2890</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" s="4">
         <v>100</v>
       </c>
       <c r="B108" s="5" t="s">
         <v>209</v>
       </c>
       <c r="C108" s="6" t="s">
         <v>210</v>
       </c>
       <c r="D108" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E108" s="11">
-        <v>7290</v>
+        <v>7890</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" s="4">
         <v>101</v>
       </c>
       <c r="B109" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C109" s="6" t="s">
         <v>212</v>
       </c>
       <c r="D109" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E109" s="11">
-        <v>1900</v>
+        <v>5190</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" s="4">
         <v>102</v>
       </c>
       <c r="B110" s="5" t="s">
         <v>213</v>
       </c>
       <c r="C110" s="6" t="s">
         <v>214</v>
       </c>
       <c r="D110" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E110" s="11">
-        <v>1490</v>
+        <v>3190</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" s="4">
         <v>103</v>
       </c>
       <c r="B111" s="5" t="s">
         <v>215</v>
       </c>
       <c r="C111" s="6" t="s">
         <v>216</v>
       </c>
       <c r="D111" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E111" s="11">
-        <v>2890</v>
+        <v>3190</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" s="4">
         <v>104</v>
       </c>
       <c r="B112" s="5" t="s">
         <v>217</v>
       </c>
       <c r="C112" s="6" t="s">
         <v>218</v>
       </c>
       <c r="D112" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E112" s="11">
-        <v>1490</v>
+        <v>3190</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" s="4">
         <v>105</v>
       </c>
       <c r="B113" s="5" t="s">
         <v>219</v>
       </c>
       <c r="C113" s="6" t="s">
         <v>220</v>
       </c>
       <c r="D113" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E113" s="11">
-        <v>2890</v>
+        <v>3190</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" s="4">
         <v>106</v>
       </c>
       <c r="B114" s="5" t="s">
         <v>221</v>
       </c>
       <c r="C114" s="6" t="s">
         <v>222</v>
       </c>
       <c r="D114" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E114" s="11">
-        <v>1490</v>
+        <v>300</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" s="4">
         <v>107</v>
       </c>
       <c r="B115" s="5" t="s">
         <v>223</v>
       </c>
       <c r="C115" s="6" t="s">
         <v>224</v>
       </c>
       <c r="D115" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E115" s="11">
-        <v>2890</v>
+        <v>3190</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" s="4">
         <v>108</v>
       </c>
       <c r="B116" s="5" t="s">
         <v>225</v>
       </c>
       <c r="C116" s="6" t="s">
         <v>226</v>
       </c>
       <c r="D116" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E116" s="11">
-        <v>2890</v>
+        <v>4485</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" s="4">
         <v>109</v>
       </c>
       <c r="B117" s="5" t="s">
         <v>227</v>
       </c>
       <c r="C117" s="6" t="s">
         <v>228</v>
       </c>
       <c r="D117" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E117" s="11">
-        <v>2890</v>
+        <v>4485</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" s="4">
         <v>110</v>
       </c>
       <c r="B118" s="5" t="s">
         <v>229</v>
       </c>
       <c r="C118" s="6" t="s">
         <v>230</v>
       </c>
       <c r="D118" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E118" s="11">
-        <v>2890</v>
+        <v>4485</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" s="4">
         <v>111</v>
       </c>
       <c r="B119" s="5" t="s">
         <v>231</v>
       </c>
       <c r="C119" s="6" t="s">
         <v>232</v>
       </c>
       <c r="D119" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E119" s="11">
-        <v>7890</v>
+        <v>2490</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" s="4">
         <v>112</v>
       </c>
       <c r="B120" s="5" t="s">
         <v>233</v>
       </c>
       <c r="C120" s="6" t="s">
         <v>234</v>
       </c>
       <c r="D120" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E120" s="11">
-        <v>1990</v>
+        <v>7990</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" s="4">
         <v>113</v>
       </c>
       <c r="B121" s="5" t="s">
         <v>235</v>
       </c>
       <c r="C121" s="6" t="s">
         <v>236</v>
       </c>
       <c r="D121" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E121" s="11">
-        <v>6490</v>
+        <v>2990</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" s="4">
         <v>114</v>
       </c>
       <c r="B122" s="5" t="s">
         <v>237</v>
       </c>
       <c r="C122" s="6" t="s">
         <v>238</v>
       </c>
       <c r="D122" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E122" s="11">
-        <v>2890</v>
+        <v>7990</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" s="4">
         <v>115</v>
       </c>
       <c r="B123" s="5" t="s">
         <v>239</v>
       </c>
       <c r="C123" s="6" t="s">
         <v>240</v>
       </c>
       <c r="D123" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E123" s="11">
-        <v>7890</v>
+        <v>9990</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" s="4">
         <v>116</v>
       </c>
       <c r="B124" s="5" t="s">
         <v>241</v>
       </c>
       <c r="C124" s="6" t="s">
         <v>242</v>
       </c>
       <c r="D124" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E124" s="11">
-        <v>5190</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" s="4">
         <v>117</v>
       </c>
       <c r="B125" s="5" t="s">
         <v>243</v>
       </c>
       <c r="C125" s="6" t="s">
         <v>244</v>
       </c>
       <c r="D125" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E125" s="11">
-        <v>3190</v>
+        <v>4490</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" s="4">
         <v>118</v>
       </c>
       <c r="B126" s="5" t="s">
         <v>245</v>
       </c>
       <c r="C126" s="6" t="s">
         <v>246</v>
       </c>
       <c r="D126" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E126" s="11">
-        <v>3190</v>
+        <v>4600</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" s="4">
         <v>119</v>
       </c>
       <c r="B127" s="5" t="s">
         <v>247</v>
       </c>
       <c r="C127" s="6" t="s">
         <v>248</v>
       </c>
       <c r="D127" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E127" s="11">
-        <v>3190</v>
+        <v>7500</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" s="4">
         <v>120</v>
       </c>
       <c r="B128" s="5" t="s">
         <v>249</v>
       </c>
       <c r="C128" s="6" t="s">
         <v>250</v>
       </c>
       <c r="D128" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E128" s="11">
-        <v>3190</v>
+        <v>3790</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" s="4">
         <v>121</v>
       </c>
       <c r="B129" s="5" t="s">
         <v>251</v>
       </c>
       <c r="C129" s="6" t="s">
         <v>252</v>
       </c>
       <c r="D129" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E129" s="11">
-        <v>300</v>
+        <v>9990</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" s="4">
         <v>122</v>
       </c>
       <c r="B130" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C130" s="6" t="s">
         <v>254</v>
       </c>
       <c r="D130" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E130" s="11">
-        <v>3190</v>
+        <v>17090</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" s="4">
         <v>123</v>
       </c>
       <c r="B131" s="5" t="s">
         <v>255</v>
       </c>
       <c r="C131" s="6" t="s">
         <v>256</v>
       </c>
       <c r="D131" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E131" s="11">
-        <v>4485</v>
+        <v>11590</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" s="4">
         <v>124</v>
       </c>
       <c r="B132" s="5" t="s">
         <v>257</v>
       </c>
       <c r="C132" s="6" t="s">
         <v>258</v>
       </c>
       <c r="D132" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E132" s="11">
-        <v>4485</v>
+        <v>3190</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" s="4">
         <v>125</v>
       </c>
       <c r="B133" s="5" t="s">
         <v>259</v>
       </c>
       <c r="C133" s="6" t="s">
         <v>260</v>
       </c>
       <c r="D133" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E133" s="11">
-        <v>4485</v>
+        <v>2990</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" s="4">
         <v>126</v>
       </c>
       <c r="B134" s="5" t="s">
         <v>261</v>
       </c>
       <c r="C134" s="6" t="s">
         <v>262</v>
       </c>
       <c r="D134" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E134" s="11">
-        <v>2490</v>
+        <v>2990</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" s="4">
         <v>127</v>
       </c>
       <c r="B135" s="5" t="s">
         <v>263</v>
       </c>
       <c r="C135" s="6" t="s">
         <v>264</v>
       </c>
       <c r="D135" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E135" s="11">
-        <v>7990</v>
+        <v>2990</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" s="4">
         <v>128</v>
       </c>
       <c r="B136" s="5" t="s">
         <v>265</v>
       </c>
       <c r="C136" s="6" t="s">
         <v>266</v>
       </c>
       <c r="D136" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E136" s="11">
         <v>2990</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" s="4">
         <v>129</v>
       </c>
       <c r="B137" s="5" t="s">
         <v>267</v>
       </c>
       <c r="C137" s="6" t="s">
         <v>268</v>
       </c>
       <c r="D137" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E137" s="11">
-        <v>7990</v>
+        <v>3990</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" s="4">
         <v>130</v>
       </c>
       <c r="B138" s="5" t="s">
         <v>269</v>
       </c>
       <c r="C138" s="6" t="s">
         <v>270</v>
       </c>
       <c r="D138" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E138" s="11">
-        <v>9990</v>
+        <v>3990</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" s="4">
         <v>131</v>
       </c>
       <c r="B139" s="5" t="s">
         <v>271</v>
       </c>
       <c r="C139" s="6" t="s">
         <v>272</v>
       </c>
       <c r="D139" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E139" s="11">
-        <v>1590</v>
+        <v>2490</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" s="4">
         <v>132</v>
       </c>
       <c r="B140" s="5" t="s">
         <v>273</v>
       </c>
       <c r="C140" s="6" t="s">
         <v>274</v>
       </c>
       <c r="D140" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E140" s="11">
-        <v>4400</v>
+        <v>8590</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" s="4">
         <v>133</v>
       </c>
       <c r="B141" s="5" t="s">
         <v>275</v>
       </c>
       <c r="C141" s="6" t="s">
         <v>276</v>
       </c>
       <c r="D141" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E141" s="11">
-        <v>7000</v>
+        <v>3700</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" s="4">
         <v>134</v>
       </c>
       <c r="B142" s="5" t="s">
         <v>277</v>
       </c>
       <c r="C142" s="6" t="s">
         <v>278</v>
       </c>
       <c r="D142" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E142" s="11">
-        <v>3790</v>
+        <v>6100</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" s="4">
         <v>135</v>
       </c>
       <c r="B143" s="5" t="s">
         <v>279</v>
       </c>
       <c r="C143" s="6" t="s">
         <v>280</v>
       </c>
       <c r="D143" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E143" s="11">
-        <v>9990</v>
+        <v>10500</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" s="4">
         <v>136</v>
       </c>
       <c r="B144" s="5" t="s">
         <v>281</v>
       </c>
       <c r="C144" s="6" t="s">
         <v>282</v>
       </c>
       <c r="D144" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E144" s="11">
-        <v>17090</v>
+        <v>580</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" s="4">
         <v>137</v>
       </c>
       <c r="B145" s="5" t="s">
         <v>283</v>
       </c>
       <c r="C145" s="6" t="s">
         <v>284</v>
       </c>
       <c r="D145" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E145" s="11">
-        <v>11590</v>
+        <v>3290</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" s="4">
         <v>138</v>
       </c>
       <c r="B146" s="5" t="s">
         <v>285</v>
       </c>
       <c r="C146" s="6" t="s">
         <v>286</v>
       </c>
       <c r="D146" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E146" s="11">
-        <v>2890</v>
-[...220 lines deleted...]
-        <v>10500</v>
+        <v>6990</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="B8:E158"/>
+  <autoFilter ref="B8:E145"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A7:E7"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C9" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_17"/>
@@ -4165,63 +3866,50 @@
     <hyperlink ref="C122" r:id="rId_hyperlink_114"/>
     <hyperlink ref="C123" r:id="rId_hyperlink_115"/>
     <hyperlink ref="C124" r:id="rId_hyperlink_116"/>
     <hyperlink ref="C125" r:id="rId_hyperlink_117"/>
     <hyperlink ref="C126" r:id="rId_hyperlink_118"/>
     <hyperlink ref="C127" r:id="rId_hyperlink_119"/>
     <hyperlink ref="C128" r:id="rId_hyperlink_120"/>
     <hyperlink ref="C129" r:id="rId_hyperlink_121"/>
     <hyperlink ref="C130" r:id="rId_hyperlink_122"/>
     <hyperlink ref="C131" r:id="rId_hyperlink_123"/>
     <hyperlink ref="C132" r:id="rId_hyperlink_124"/>
     <hyperlink ref="C133" r:id="rId_hyperlink_125"/>
     <hyperlink ref="C134" r:id="rId_hyperlink_126"/>
     <hyperlink ref="C135" r:id="rId_hyperlink_127"/>
     <hyperlink ref="C136" r:id="rId_hyperlink_128"/>
     <hyperlink ref="C137" r:id="rId_hyperlink_129"/>
     <hyperlink ref="C138" r:id="rId_hyperlink_130"/>
     <hyperlink ref="C139" r:id="rId_hyperlink_131"/>
     <hyperlink ref="C140" r:id="rId_hyperlink_132"/>
     <hyperlink ref="C141" r:id="rId_hyperlink_133"/>
     <hyperlink ref="C142" r:id="rId_hyperlink_134"/>
     <hyperlink ref="C143" r:id="rId_hyperlink_135"/>
     <hyperlink ref="C144" r:id="rId_hyperlink_136"/>
     <hyperlink ref="C145" r:id="rId_hyperlink_137"/>
     <hyperlink ref="C146" r:id="rId_hyperlink_138"/>
-    <hyperlink ref="C147" r:id="rId_hyperlink_139"/>
-[...11 lines deleted...]
-    <hyperlink ref="C159" r:id="rId_hyperlink_151"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>